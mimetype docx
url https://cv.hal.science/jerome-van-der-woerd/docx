--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14 C, and cosmogenic isotope dating and high resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (7-8), pp.1347-1369. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOKA : Monte-Carlo Optimized Kernel Analysis is a Python-based tool for morpho-lithological inversion of denudation rates at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Oskin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>