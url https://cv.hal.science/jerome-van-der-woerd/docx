--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (7-8), pp.1347-1369. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOKA : Monte-Carlo Optimized Kernel Analysis is a Python-based tool for morpho-lithological inversion of denudation rates at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (7-8), pp.1347-1369. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOKA : Monte-Carlo Optimized Kernel Analysis is a Python-based tool for morpho-lithological inversion of denudation rates at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>