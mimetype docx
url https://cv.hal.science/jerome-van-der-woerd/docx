--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (7-8), pp.1347-1369. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOKA : Monte-Carlo Optimized Kernel Analysis is a Python-based tool for morpho-lithological inversion of denudation rates at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Van Der Woerd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation and possible segmentation of seismic slip along the foothills of the Western Kunlun (China).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024TC008284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Clustering of Large Earthquakes Along the Central-Eastern Sections of the Altyn Tagh Fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.2024JB028912. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB028912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05081545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6834. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard rock aquifer architecture and water circulation levels in the Strengbach critical zone observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of a submarine eruption east of Mayotte, Comoros archipelago: the first ten months seismicity of the seismo-volcanic sequence (2018–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.105 - 136. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control on the retreat of the Laurentide Ice Sheet margin in easternmost Québec–Labrador (Canada) revealed by cosmogenic nuclide exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1044-1061. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortening Rates and Recurrence of Large Earthquakes From Folded and Uplifted Terraces in the Western Danghe Nan Shan Foreland, North Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunsheng Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of Cenozoic shortening of the Hotan anticline along the northwestern margin of the Tibetan Plateau (Western Kunlun, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp.e2021TC006928. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM glaciers in the SE Mediterranean? First evidence from glacial landforms and 36Cl dating on Mount Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hage-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107502. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying geomorphological evolution from 10Be denudation rates: Insights from high‐resolution depth profiles, topsoils, and stream sediments (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic data about offset uplifted river terraces and erosion rates: implication regarding the central North Anatolian Fault and the Central Pontides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Drab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Campenhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.129-157. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-021-00057-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tectonics Across Western Tibet and Multi‐Millennial Recurrence of Great Earthquakes on the Karakax Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JB022033. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of regolith production rates from 238U-234U-230Th disequilibrium in deep weathering profiles (Longnan, SE China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Dong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.120241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected Mayotte 2018–2020 seismic sequence: a reappraisal of the regional seismicity of the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of groundwater circulations in a headwater catchment from an analysis of chemical concentrations, Sr-Nd-U isotope ratios, and CFC, SF6 gas tracers (Strengbach CZO, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene slip rate of the central Haiyuan fault constrained from OSL, 14C, and cosmogenic isotope dating and high-resolution topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (7-8), pp.1347-1369. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35571.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Rate of Slip Along the Karakax Section of the Altyn Tagh Fault from Observation of Interglacial and Postglacial Offset Morphology and Surface Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite rupture model for the great 1950 Assam earthquake across the cusp of the East Himalayan Syntaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudurier-Curveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.115928. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic deformation of the Tarim Basin and surrounding ranges (Xinjiang, China): A regional overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the late Quaternary landscape evolution of the eastern Tibetan Plateau from 10Be and 26Al in-situ cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐Holocene slip rate along the Hasi Shan restraining bend of the Haiyuan fault: implication for faulting dynamics of a complex fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.4127 - 4154. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marco de Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-vertical low-velocity zone from P and S wave local tomography of the aftershock sequence of the Mw5.9 Chenoua (Algeria) earthquake of October 29, 1989: relict of the Miocene Eurasia–Africa suture zone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Bounif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.455-471. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10950-019-09817-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Perouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Puliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Civico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pizzimenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping based on an Unmanned Aerial Vehicle (UAV) to capture paleoseismic offsets along the Altyn-Tagh fault, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of active deformation across the Western Kunlun mountain range (Xinjiang, China), and potential seismic hazards within the southern Tarim Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.10,398-10,426. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1905 Chamonix earthquakes: active tectonics in the Mont Blanc and Aiguilles Rouges massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Alasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Benjumea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (2), pp.631 - 651. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-017-0262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith evolution on the millennial timescale from combined U-Th-Ra isotopes and in situ cosmogenic 10 Be analysis in a weathering profile (Strengbach catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary slip-rate along the central Bangong-Chaxikang segment of the Karakorum fault, western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.B31269.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31269.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima Mw 6.4 earthquake of 24 February 2004 and its aftershocks sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Ousadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.89-109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic Nuclide Dating of Earthquakes, Faults, and Toppled Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elements, 10, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.10.5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the return times of great Himalayan earthquakes in eastern Nepal: Evidence from the Patu and Bardibas strands of the Main Frontal Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soma Nath Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7123-7163. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB010970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Occupation of the High-Elevation Northern Tibetan Plateau Based on Cosmogenic, Luminescence, and Radiocarbon Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeffrey Brantingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rhode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.413-431. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pingding segment of the Altyn Tagh Fault (91E): Holocene slip-rate determination from cosmogenic radionuclide dating of offset fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (B09406), pp.B09406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially constant slip rate along the southern segment of the Karakorum fault since 200 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530-531, pp.152-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the earthquake emergency of May 2012 in the Po Plain, northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abruzzese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Zeid N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzara R. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.55,4,583. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-­seismic and cumulative offsets of the recent earthquakes along the Karakax left-­lateral strike-­slip fault in western Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.64-87. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision rate of the Yellow River in Northeastern Tibet constrained by 10Be and 26Al cosmogenic isotope dating of fluvial terraces: implications for catchment evolution and plateau building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perrineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.189-219. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP353.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the late Quaternary glaciations in Tibet from cosmogenic exposure ages of moraine surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Zeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.528-554. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw 7.9, 12 May 2008 Sichuan earthquake rupture measured by sub-pixel correlation of ALOS PALSAR amplitude images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (11), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rate of the southern San Andreas Fault from 10Be-26Al surface exposure dating of an offset alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B4), pp.B04407. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of surface rupture parameters and faulting segmentation of the 2001 Kunlunshan earthquake (M w 7.8), northern Tibetan Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.B05316. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the 14 November 2001 Kokoxili Earthquake: History and Geometry of the Rupture from Teleseismic Data and Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tocheport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (5), pp.1729-1741. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120050200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery mapping of the surface rupture and slip distribution of the Mw ~7.8, November 14, 2001 Kokoxili earthquake (Kunlun Fault, Northern Tibet, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.1970-1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the 2001 Mw = 7.8 Kokoxili earthquake in Tibet, measured by synthetic aperture radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B12408), 1 à 17 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate on the Kunlun Fault and recurrence time of great earthquake comparable to the 14/11/2001, Mw~7.8 Kokoxili earthquake at Hongshui Gou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xuexiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237, pp.285-299. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Satellite Imagery Mapping of the Surface Rupture and Slip Distribution of the Mw ~7.8, 14 November 2001 Kokoxili Earthquake, Kunlun Fault, Northern Tibet, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.1970 à 1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120040233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid slip along the central Altyn Tagh Fault: Morphochronologic evidence from Cherchen He and Sulamu Tagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp. 327-345. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evidence for an emergent active thrust along the edge of the Po Plain: The Broni-Stradella fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla C. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB001546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03598419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast late Pleistocene slip rate on the Leng Long Ling segment of the Haiyuan fault, Qinghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform postglacial slip-rate along the central 600km of the Kunlun Fault (Tibet), from &amp;lt;SUP&amp;gt;26&amp;lt;/SUP&amp;gt; Al, &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt; Be, and &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt; C dating of riser offsets, and climatic origin of the regional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148, pp.356-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0956-540X.2002.01556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term slip rates and characteristic slip: keys to active fault behaviour and earthquake hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid active thrusting along the northwestern rangefront of the Tanghenan Shan (Western Gansu, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B12), pp.30475-30504. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform slip-rate along the Kunlun Fault: implications for seismic behaviour and large-scale tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (16), pp.2353-2356. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL011292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene left-slip rate determined by cosmogenic surface dating on the Xidatan segment of the Kunlun Fault (Qinghai, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.695-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the drainage divide migration of a slow deforming mountain range: Insights from morphometry, hilltop curvature and cosmogenic nuclides in the Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-12046, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using Sentinel-2 satellite imagery and field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief stability of western Europe middle mountains from morphometry and 10Be denudation rates: the Strengbach catchment case in the central Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Moreno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical 10Be cosmogenic isotope dating of an early LIA advance in the Alps: the 17th century Mer de Glace surge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 meeting - Strasbourg 14-18 March 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-water circulation in the Strengbach Critical Zone Observatory (Vosges Mountain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Viville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Ranchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of tectonic deformation in the Gulf of California (Mexico) using GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ramon Moraila-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint International Symposium on Deformation Monitoring (JISDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering in sub-polar environments: Insights from geochemical analyses of soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Desirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17014, 2024, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the migration rate of divides? Insights from morphometry and 10Be and 26Al cosmogenic nuclides analysis applied to the Vosges massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11203, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock alteration in cold climate: implications from geochemical analysis of river and soil samples from the Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04188055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation cumulée, vitesse long terme et cycle sismique des décrochements intracontinentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle sismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.285-306, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9038.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Surface Rupturing Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalaya, Dynamics of a Giant 3: Current Activity of the Himalayan Range</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, 9781394228683. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228683.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of morphochronology to the active tectonics of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siame L. L. ; Bourles D. L. ; Brown E. T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ-Produced Cosmogenic Nuclides and Quantification of Geological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Geological Society of America, pp.61 à 86, 2007, Geological Society of America Special Paper n° 415, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2006.2415(05)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution co-seismic fault offsets of the 2023 Türkiye earthquake ruptures using satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkan Karabacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Essaim sismique à l’est de Mayotte : Analyse pour la période du 10 mai au 15 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BCSF-Rénass. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport BCSF, données sismologiques, Séisme de Largentière (Ardèche) du 3 août 2011, à 1h36 TU, magnitude : 4,1 (ML RéNaSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schlupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Centre national de la recherche scientifique; UMS830 CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, séisme de Vallorcine (Haute-Savoie) du 8 décembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire, Séisme de Roulans (dép.25) du 23 février 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français; Université Louis Pasteur; Centre national de la recherche scientifique. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire - Séisme de Rambervillers (Vosges) du 22 février 2003 Observations macrosismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BCSF2003-N1, BCSF-RENASS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’isotope cosmogénique 10Be à la chronologie de la géomorphologie alluviale et glaciaire Quaternaire. Cinématique des décrochements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the KNKL GPS station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kani-Keli (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation of the accelerometer and wideband sensors at Pamandzi station (PMZI) with gyrocompass and laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismological instrument testing at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation of the GPS antenna at the PMZI station in Mayotte, as part of the Tellus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pamandzi (Mayotte), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie de mise en place des surfaces alluviales est un enjeu important des études de tectonique active et de géomorphologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de terrain le long de la rupture du séisme de Fuyun (magnitude 8 en 1931) dans la province du Xinjiang en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier séisme meurtrier de magnitude Mw 7.9 en Chine (12 mai 2008) a rompu sur la bordure Est du plateau du Tibet dans la province du Sichuan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme de Wenquan de magnitude 7.9 du 12 mai 2008 dans le Sichuan (Chine).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin versant et la gorge de l'Arun résultent des interactions entre tectonique, climat et dynamique fluviale et sont étudiés pour mieux comprendre le rôle de l'extension est-ouest au sud Tibet dans le cadre de la collision entre l'Inde et l'Asie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'exploration (novembre 2003) le long de la rupture du séisme de magnitude 8 du 14 novembre 2001 au Tibet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00941921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOKA : Monte-Carlo Optimized Kernel Analysis is a Python-based tool for morpho-lithological inversion of denudation rates at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Woerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Karabacak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55009-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiu Shao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyang Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsheng Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hage-Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00057-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Dong Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lucas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oskin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35571.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rhodes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Woerd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Feng Cui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338072v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matrau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005488" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aouad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorbath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bounif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-019-09817-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Gao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08119-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014069" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Alasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-017-0262-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.08.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67Q0NBCW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31269.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ousadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dorbath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPN8B7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.10.5.357" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Nath Sapkota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010970" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531FBC483BAA4ABBC7C2282216019F7BA5646C9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeffrey Brantingham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Xing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Madsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perreault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NGX08KR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Meriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Finkel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009289" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Finkel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZPWBTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moretti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abruzzese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Zeid N." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augliera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara R. M." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6152" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Sun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hilley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Zeng Jing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV67PV0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.05.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003559" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tocheport" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110814v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cramp&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003500" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xuexiang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3VNGTRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV9QTC07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla C. Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000060" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2002.01556.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie M&#233;riaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000583" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C461D8D8743B33938CB97FF73E0BBDF900C2FCFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. M&#233;riaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL011292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mathieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12046" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20077" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725732v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Moreno Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramon Moraila-Valenzuela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509163v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rutt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Desir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11203" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9038.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228683.ch5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372502v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2415(05)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rivot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283636v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Haessler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02314858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941928v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941924v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00941921v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4715a19c88617e5078a201e612dc4dc27f785d27;origin=https://hal.archives-ouvertes.fr/hal-05557341;visit=swh:1:snp:414304f8bb3d2b0fdc10522c0e417a5ea3e1ab10;anchor=swh:1:rel:36132c230b73b9f7f0a24795a95cc5afa74c670d;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>