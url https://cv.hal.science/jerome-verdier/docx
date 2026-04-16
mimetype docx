--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -860,299 +860,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Christopher Gihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Defaye</w:t>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665511v1</w:t>
+                <w:t xml:space="preserve">hal-05263393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
+                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gihaut</w:t>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263393v1</w:t>
+                <w:t xml:space="preserve">hal-04665511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated tomato ( Solanum lycopersicum ) seeds</w:t>
               </w:r>
@@ -1223,299 +1223,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089846v1</w:t>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis transcriptome dataset of the response of imbibed wild-type and glucosinolate-deficient seeds to nitrogen-containing compounds</w:t>
               </w:r>
@@ -1897,722 +1897,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin Immunoprecipitation dataset of H3ac and H3K27me3 histone marks followed by DNA sequencing of Medicago truncatula embryos during control and heat stress conditions to decipher epigenetic regulation of desiccation tolerance acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity at early germination in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+                <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.107793. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1059493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1059493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538493v1</w:t>
+                <w:t xml:space="preserve">hal-03919021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity at early germination in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Windels</w:t>
+                <w:t xml:space="preserve">Dual-transcriptomic datasets evaluating the effect of the necrotrophic fungus Alternaria brassicicola on Arabidopsis germinating seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1059493⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.108530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919021v1</w:t>
+                <w:t xml:space="preserve">hal-03762060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-transcriptomic datasets evaluating the effect of the necrotrophic fungus Alternaria brassicicola on Arabidopsis germinating seeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Arias</w:t>
+                <w:t xml:space="preserve">Chromatin Immunoprecipitation dataset of H3ac and H3K27me3 histone marks followed by DNA sequencing of Medicago truncatula embryos during control and heat stress conditions to decipher epigenetic regulation of desiccation tolerance acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44, pp.108530. </w:t>
+              <w:t xml:space="preserve">, 2022, 40, pp.107793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762060v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of DNA (de)methylation positively impacts seed germination during seed development under heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,64 +2698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,64 +2819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,265 +2934,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MtExpress, a Comprehensive and Curated RNAseq-based Gene Expression Atlas for the Model Legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddi Esteban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (9), pp.1494-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+                <w:t xml:space="preserve">hal-03420304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtExpress, a Comprehensive and Curated RNAseq-based Gene Expression Atlas for the Model Legume Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gamas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (9), pp.1494-1500. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420304v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Dormancy Release in Medicago truncatula Seeds Is Related to Environmental Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,295 +3626,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of cowpea ( Vigna unguiculata [L.] Walp.)</w:t>
+                <w:t xml:space="preserve">The genome of cowpea (&amp;lt;em&amp;gt;Vigna unguiculata&amp;lt;/em&amp;gt; [L.] Walp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz‐amatriaín</w:t>
+                <w:t xml:space="preserve">María Muñoz-Amatriaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengqiang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Wanamaker</w:t>
+                <w:t xml:space="preserve">Steve I Wanamaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (5), pp.767-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/518969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449486v1</w:t>
+                <w:t xml:space="preserve">hal-02619816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of cowpea (&amp;lt;em&amp;gt;Vigna unguiculata&amp;lt;/em&amp;gt; [L.] Walp.)</w:t>
+                <w:t xml:space="preserve">The genome of cowpea ( Vigna unguiculata [L.] Walp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz-Amatriaín</w:t>
+                <w:t xml:space="preserve">María Muñoz‐amatriaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengqiang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve I Wanamaker</w:t>
+                <w:t xml:space="preserve">Steve Wanamaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (5), pp.767-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/518969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619816v1</w:t>
+                <w:t xml:space="preserve">hal-02449486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Computer Vision and Multispectral imaging Techniques for Classification of Cowpea (Vigna unguiculata) Seeds</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.24. </w:t>
@@ -4047,64 +4047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Uluçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (9), pp.1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shujun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianzhi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (7), pp.1604-1618. </w:t>
@@ -4517,248 +4517,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Snapshot of Functional Genetic Studies in Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of change in permeability induced by dilatancy for brittle geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minguye Li</w:t>
+                <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senjuti Sinharoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (August), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.613-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630848v1</w:t>
+                <w:t xml:space="preserve">hal-01849704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of change in permeability induced by dilatancy for brittle geomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Snapshot of Functional Genetic Studies in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Rahal</w:t>
+                <w:t xml:space="preserve">Minguye Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Senjuti Sinharoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.613-624. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (August), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849704v1</w:t>
+                <w:t xml:space="preserve">hal-02630848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vigna unguiculata Gene Expression Atlas (VuGEA) from de novo assembly and quantification of RNA-seq data provides insights into seed maturation mechanisms</w:t>
               </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Glaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,51 +5652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of theLotus japonicusGene Expression Atlas (LjGEA) and its use to explore legume seed maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,51 +5799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumeGRN: a gene regulatory network prediction server for functional and comparative studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner A Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtPAR MYB transcription factor acts as an on switch for proanthocyanidin biosynthesis in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of storage protein synthesis during dicotyledon seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306545. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and compositions for regulating production of proanthocyanidins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,51 +6974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10F38D24"/>
+    <w:nsid w:val="6CACBBC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7205,51 +7205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3039-2159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131201662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekwealor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boothby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58656-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04799033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Arias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data9110137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04071365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Elmasry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ejeez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Rejaie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2021.04.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Renzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duchoslav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.60" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz&#8208;amatria&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanamaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Amatria&#237;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve I Wanamaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/518969" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0411-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha T. Pazhamala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilp Purohit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit K. Saxena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanika Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krishnamurthy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ulu&#231;ay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Dong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630848v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguye Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Sinharoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01175" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolun Yao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junil Chang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyi Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0507-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy N. Allen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12119" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A Benedito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Murray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067434" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Valentine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleysia Kleinert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2012.95" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120916109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A. Benedito" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03519.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3039-2159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131201662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekwealor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boothby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58656-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04799033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Arias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data9110137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04071365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Elmasry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ejeez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Rejaie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2021.04.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Renzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duchoslav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.60" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Amatria&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve I Wanamaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/518969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz&#8208;amatria&#237;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanamaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0411-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha T. Pazhamala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilp Purohit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit K. Saxena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanika Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krishnamurthy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ulu&#231;ay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Dong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguye Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Sinharoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolun Yao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junil Chang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyi Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0507-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy N. Allen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12119" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A Benedito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Murray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067434" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Valentine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleysia Kleinert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2012.95" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120916109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A. Benedito" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03519.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>