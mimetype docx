--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -592,999 +592,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Christopher Gihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+                <w:t xml:space="preserve">hal-05263393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Transcriptome of Post-Germinating Mutant Lines of Arabidopsis thaliana Infected by Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Chir</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nubia Velasquez</w:t>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Arias</w:t>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (11), pp.137. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data9110137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799033v1</w:t>
+                <w:t xml:space="preserve">hal-04665511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
+                <w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated tomato ( Solanum lycopersicum ) seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gihaut</w:t>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258524000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263393v1</w:t>
+                <w:t xml:space="preserve">hal-04665565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Defaye</w:t>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665511v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated tomato ( Solanum lycopersicum ) seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Transcriptome of Post-Germinating Mutant Lines of Arabidopsis thaliana Infected by Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">Nubia Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258524000047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/data9110137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665565v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bizouerne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+                <w:t xml:space="preserve">hal-04089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04089846v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis transcriptome dataset of the response of imbibed wild-type and glucosinolate-deficient seeds to nitrogen-containing compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1629,1734 +1629,1734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel imaging for monitoring chemical composition and germination capacity of cowpea (Vigna unguiculata) seeds during development and maturation</w:t>
+                <w:t xml:space="preserve">Chromatin Immunoprecipitation dataset of H3ac and H3K27me3 histone marks followed by DNA sequencing of Medicago truncatula embryos during control and heat stress conditions to decipher epigenetic regulation of desiccation tolerance acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamal Elmasry</w:t>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Mandour</w:t>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Ejeez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Windels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crop Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cj.2021.04.010⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.107793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335576v1</w:t>
+                <w:t xml:space="preserve">hal-03538493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Transmission of Pathogens: Non-Canonical Immune Response in Arabidopsis Germinating Seeds Compared to Early Seedlings against the Necrotrophic Fungus Alternaria brassicicola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dual-transcriptomic datasets evaluating the effect of the necrotrophic fungus Alternaria brassicicola on Arabidopsis germinating seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11131708⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.108530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03728324v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity at early germination in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1059493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1059493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-transcriptomic datasets evaluating the effect of the necrotrophic fungus Alternaria brassicicola on Arabidopsis germinating seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
+                <w:t xml:space="preserve">Multichannel imaging for monitoring chemical composition and germination capacity of cowpea (Vigna unguiculata) seeds during development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Elmasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Ejeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Al-Rejaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108530⟩</w:t>
+              <w:t xml:space="preserve">The Crop Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1399-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cj.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03762060v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin Immunoprecipitation dataset of H3ac and H3K27me3 histone marks followed by DNA sequencing of Medicago truncatula embryos during control and heat stress conditions to decipher epigenetic regulation of desiccation tolerance acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed Transmission of Pathogens: Non-Canonical Immune Response in Arabidopsis Germinating Seeds Compared to Early Seedlings against the Necrotrophic Fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Lodi de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.107793. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (13), pp.1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11131708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03538493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Regulation of DNA (de)methylation positively impacts seed germination during seed development under heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12030457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+                <w:t xml:space="preserve">hal-03184120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.106726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of DNA (de)methylation positively impacts seed germination during seed development under heat stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Windels</w:t>
+                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12030457⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184120v1</w:t>
+                <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">MtExpress, a Comprehensive and Curated RNAseq-based Gene Expression Atlas for the Model Legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (9), pp.1494-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03123816v1</w:t>
+                <w:t xml:space="preserve">hal-03420304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Delahaie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329141v1</w:t>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtExpress, a Comprehensive and Curated RNAseq-based Gene Expression Atlas for the Model Legume Medicago truncatula</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Min She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420304v1</w:t>
+                <w:t xml:space="preserve">hal-03181110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eddi Esteban</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yun Kang</w:t>
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03181110v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaître les graines pour améliorer la résistance des plantes à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 660, pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3394,51 +3394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Dormancy Release in Medicago truncatula Seeds Is Related to Environmental Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,90 +3515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snapshot of epigenetic regulation in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thi Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3626,377 +3626,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of cowpea (&amp;lt;em&amp;gt;Vigna unguiculata&amp;lt;/em&amp;gt; [L.] Walp.)</w:t>
+                <w:t xml:space="preserve">The genome of cowpea ( Vigna unguiculata [L.] Walp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz-Amatriaín</w:t>
+                <w:t xml:space="preserve">María Muñoz‐amatriaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengqiang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve I Wanamaker</w:t>
+                <w:t xml:space="preserve">Steve Wanamaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (5), pp.767-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/518969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619816v1</w:t>
+                <w:t xml:space="preserve">hal-02449486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of cowpea ( Vigna unguiculata [L.] Walp.)</w:t>
+                <w:t xml:space="preserve">The genome of cowpea (&amp;lt;em&amp;gt;Vigna unguiculata&amp;lt;/em&amp;gt; [L.] Walp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz‐amatriaín</w:t>
+                <w:t xml:space="preserve">María Muñoz-Amatriaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihua Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengqiang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Wanamaker</w:t>
+                <w:t xml:space="preserve">Steve I Wanamaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (5), pp.767-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/518969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449486v1</w:t>
+                <w:t xml:space="preserve">hal-02619816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Computer Vision and Multispectral imaging Techniques for Classification of Cowpea (Vigna unguiculata) Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Elmasry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.24. </w:t>
@@ -4034,77 +4034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Uluçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (9), pp.1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shujun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianzhi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (7), pp.1604-1618. </w:t>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.613-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4627,90 +4627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Snapshot of Functional Genetic Studies in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguye Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Sinharoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (August), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5034,64 +5034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Glaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of legume seed size by an endosperm-expressed transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,51 +5280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DASH transcription factor impacts &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; seed size by its action on embryo morphogenesis and auxin homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,77 +5518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,51 +5652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of theLotus japonicusGene Expression Atlas (LjGEA) and its use to explore legume seed maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,51 +5799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumeGRN: a gene regulatory network prediction server for functional and comparative studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagner A Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtPAR MYB transcription factor acts as an on switch for proanthocyanidin biosynthesis in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,90 +6158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6286,398 +6286,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of storage protein synthesis during dicotyledon seed filling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcn116⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.567-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-008-9320-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658752v1</w:t>
+                <w:t xml:space="preserve">hal-02660481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">A gene expression atlas of the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner A. Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy D. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriankaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-008-9320-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp.504-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660481v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression atlas of the model legume Medicago truncatula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andry Andriankaja</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of storage protein synthesis during dicotyledon seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Allen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (3), pp.504-513. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (9), pp.1263-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03519.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcn116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668894v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6695,77 +6695,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular means to extend desiccation tolerance during seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306545. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and compositions for regulating production of proanthocyanidins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,51 +6974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CACBBC4"/>
+    <w:nsid w:val="850D632E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7205,51 +7205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3039-2159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131201662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekwealor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boothby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58656-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04799033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Arias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data9110137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04071365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Elmasry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ejeez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Rejaie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2021.04.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Renzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duchoslav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.60" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Amatria&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve I Wanamaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/518969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz&#8208;amatria&#237;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanamaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0411-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha T. Pazhamala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilp Purohit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit K. Saxena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanika Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krishnamurthy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ulu&#231;ay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Dong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguye Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Sinharoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolun Yao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junil Chang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyi Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0507-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy N. Allen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12119" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A Benedito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Murray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067434" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Valentine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleysia Kleinert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2012.95" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120916109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A. Benedito" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03519.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3039-2159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131201662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekwealor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boothby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58656-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04799033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Arias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data9110137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04071365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107793" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108530" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Elmasry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mandour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ejeez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Rejaie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2021.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Renzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Duchoslav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.60" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz&#8208;amatria&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanamaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Amatria&#237;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve I Wanamaker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/518969" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0411-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha T. Pazhamala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilp Purohit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit K. Saxena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanika Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krishnamurthy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ulu&#231;ay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Dong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12524" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguye Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Sinharoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolun Yao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyue Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junil Chang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyi Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0507-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy N. Allen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12119" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A Benedito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Murray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067434" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Valentine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleysia Kleinert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2012.95" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120916109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner A. Benedito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Allen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03519.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn116" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>