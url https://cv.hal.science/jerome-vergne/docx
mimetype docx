--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
+                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fontaine</w:t>
+                <w:t xml:space="preserve">Auriane Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+                <w:t xml:space="preserve">Denis Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Corbeau</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146627v1</w:t>
+                <w:t xml:space="preserve">hal-05296359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
+                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Egal</w:t>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vida</w:t>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296359v1</w:t>
+                <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Impact of COVID-19 Crisis on the Ambient Seismic Noise in Metropolitan France</w:t>
               </w:r>
@@ -770,278 +770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
+                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fiori</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantinos Michailos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Stipčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.2117-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307951v1</w:t>
+                <w:t xml:space="preserve">hal-04106518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.2117-2138. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.WB71-WB87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106518v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity acceleration and clustering before the Mw7.9 Gorkha earthquake, Nepal</w:t>
               </w:r>
@@ -1155,399 +1155,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint one‐dimensional inversion of magnetotelluric data and surface‐wave dispersion curves using correspondence maps</w:t>
+                <w:t xml:space="preserve">Seismically active structures of the Main Himalayan Thrust revealed before, during and after the 2015 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.9 Gorkha earthquake in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aquino</w:t>
+                <w:t xml:space="preserve">L B Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Marquis</w:t>
+                <w:t xml:space="preserve">M Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13239⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.451 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739869v1</w:t>
+                <w:t xml:space="preserve">hal-03810637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint one‐dimensional inversion of magnetotelluric data and surface‐wave dispersion curves using correspondence maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">M. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Guy Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically active structures of the Main Himalayan Thrust revealed before, during and after the 2015 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.9 Gorkha earthquake in Nepal</w:t>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L B Adhikari</w:t>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laporte</w:t>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bollinger</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vergne</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambotte</w:t>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 232, pp.451 - 471. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810637v1</w:t>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Moho and the Main Himalayan Thrust in Western Nepal With Receiver Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiba Subedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,295 +2963,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor spreading event in western Gulf of Aden during the November 2010 -­‐ March 2011 period captured by regional seismic networks: Evidence for diking events and interactions with a nascent transform zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2015 Gorkha earthquake: A large event illuminating the Main Himalayan Thrust fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Doubre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassim Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Wittlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw068⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2517-2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284416v1</w:t>
+                <w:t xml:space="preserve">hal-01370701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 Gorkha earthquake: A large event illuminating the Main Himalayan Thrust fault</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Rivera</w:t>
+                <w:t xml:space="preserve">Seafloor spreading event in western Gulf of Aden during the November 2010 -­‐ March 2011 period captured by regional seismic networks: Evidence for diking events and interactions with a nascent transform zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Wittlinger</w:t>
+                <w:t xml:space="preserve">Cécile Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Farra</w:t>
+                <w:t xml:space="preserve">Kassim Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (6), pp.2517-2525. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205 (2), pp.1244-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL068083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370701v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
               </w:r>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Lazki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints on dynamic links between geomorphic processes and routing of sediment in a steep mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints on dynamic links between geomorphic processes and routing of sediment in a steep mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Mc Ardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Turowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 193 (1), pp.149-160. </w:t>
@@ -4168,1246 +4168,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of river-induced seismic signal from noise correlation functions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and thermal characters of the Longmen Shan (Sichuan, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubernet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra M.M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04701.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200893v1</w:t>
+                <w:t xml:space="preserve">hal-00534849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermal characters of the Longmen Shan (Sichuan, China)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Crustal structures in the area of the 2008 Sichuan earthquake from seismologic and gravimetric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M.M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Jieshou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lung Sang Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.165-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.03.018⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534849v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structures in the area of the 2008 Sichuan earthquake from seismologic and gravimetric data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jieshou Zhu</w:t>
+                <w:t xml:space="preserve">Location of river-induced seismic signal from noise correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1161-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04701.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534471v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and Crustal Structure of the Polochic-Motagua Fault System Area (Guatemala)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal sequence of Himalayan debris flow from analysis of high-frequency seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Franco</w:t>
+                <w:t xml:space="preserve">L. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Molina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Nabelek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/gssrl.80.6.977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.F04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JF001198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497737v1</w:t>
+                <w:t xml:space="preserve">hal-00464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal sequence of Himalayan debris flow from analysis of high-frequency seismic noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Nabelek</w:t>
+                <w:t xml:space="preserve">Seismic velocities in Southern Tibet lower crust: a receiver function approach for eclogite detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Wittlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nábělek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JF001198⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (3), pp.1037-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04084.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464177v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocities in Southern Tibet lower crust: a receiver function approach for eclogite detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Underplating in the Himalaya-Tibet Collision Zone Revealed by the Hi-CLIMB Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Nábělek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soma Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basant Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04084.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325 (5946), pp.1371-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1167719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705901v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underplating in the Himalaya-Tibet Collision Zone Revealed by the Hi-CLIMB Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+                <w:t xml:space="preserve">Seismicity and Crustal Structure of the Polochic-Motagua Fault System Area (Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soma Sapkota</w:t>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basant Kafle</w:t>
+                <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325 (5946), pp.1371-1374. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (6), pp.977-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1167719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.80.6.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254508v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of seismic noise induced by rivers: A new tool to monitor spatiotemporal changes in stream hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Structure of the crust and the lithosphere in the Himalaya-Tibet region and implication on the rheology and eclogitization of the India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Nabelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005034⟩</w:t>
+              <w:t xml:space="preserve">Himalayan Journal of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (7), pp.65-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3126/hjs.v5i7.1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412170v1</w:t>
+                <w:t xml:space="preserve">hal-00854401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the crust and the lithosphere in the Himalaya-Tibet region and implication on the rheology and eclogitization of the India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of seismic noise induced by rivers: A new tool to monitor spatiotemporal changes in stream hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Himalayan Journal of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (7), pp.65-66. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B5), pp.B05301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3126/hjs.v5i7.1267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854401v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density distribution of the India plate beneath the Tibetan plateau: Geophysical and petrological constraints on the kinetics of lower-crustal eclogitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effective elastic thickness of the India Plate from receiver function imaging, gravity anomalies and thermomechanical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,51 +5769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic imaging of subducting lithosphere and Moho offsets beneath western Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wittlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Inversion of Magnetotelluric and Ambient Seismic Noise Data using Correspondence Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,51 +7139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,277 +7385,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeismoCitizen : A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+                <w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jund</w:t>
+                <w:t xml:space="preserve">Hélène Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Madani Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ardito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166652v1</w:t>
+                <w:t xml:space="preserve">hal-02275873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El-Madani Aissaoui</w:t>
+                <w:t xml:space="preserve">SeismoCitizen : A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Ardito</w:t>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275873v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of open broadband stations for the Résif-CLB project</w:t>
               </w:r>
@@ -8128,77 +8128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of Tibet and the Himalayas: Geophysical advances from imaging and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert Academic Publishing, pp.408, 2010, 978-3838323534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8248,64 +8248,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous low-velocity zones in southern Tibet question the viability of the channel flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10149,159 +10149,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00951030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation of a permanent seismological station CHMF in Charmoille (Doubs)</w:t>
+                <w:t xml:space="preserve">Expérience de sismologie dans la région du rift de Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Charmoille (25380), France. 2010</w:t>
+              <w:t xml:space="preserve">Photography. France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00951035v1</w:t>
+                <w:t xml:space="preserve">medihal-00948297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de sismologie dans la région du rift de Djibouti</w:t>
+                <w:t xml:space="preserve">Installation of a permanent seismological station CHMF in Charmoille (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. France. 2010</w:t>
+              <w:t xml:space="preserve">Photography. Charmoille (25380), France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-00948297v1</w:t>
+                <w:t xml:space="preserve">medihal-00951035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10375,327 +10375,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01926682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol 1/4 - Résif : Un nouvel instrument d’observation de la Terre</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol - 4/4 : Gravimétrie et géodésie : la Terre en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01929679v3</w:t>
+                <w:t xml:space="preserve">medihal-01930176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol - 4/4 : Gravimétrie et géodésie : la Terre en mouvement</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol - 3/4 : À l’écoute des séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01930176v2</w:t>
+                <w:t xml:space="preserve">medihal-01930171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol - 3/4 : À l’écoute des séismes</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol - 2/4 : Bâtisseurs de réseau sismologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01930171v1</w:t>
+                <w:t xml:space="preserve">medihal-01930168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol - 2/4 : Bâtisseurs de réseau sismologique</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol 1/4 - Résif : Un nouvel instrument d’observation de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01930168v2</w:t>
+                <w:t xml:space="preserve">medihal-01929679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10707,151 +10707,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the seismic noise level in metropolitan France before and during confinement (March 2020)</w:t>
+                <w:t xml:space="preserve">Variation of the ambient seismic noise level in France following the confinement (March 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548995v1</w:t>
+                <w:t xml:space="preserve">hal-02549027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the ambient seismic noise level in France following the confinement (March 2020)</w:t>
+                <w:t xml:space="preserve">Evolution of the seismic noise level in metropolitan France before and during confinement (March 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549027v1</w:t>
+                <w:t xml:space="preserve">hal-02548995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the geometry of the Permanent Broadband Network (RLBP)</w:t>
               </w:r>
@@ -11254,51 +11254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>