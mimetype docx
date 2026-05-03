--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -770,278 +770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
+                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Michailos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.WB71-WB87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106518v1</w:t>
+                <w:t xml:space="preserve">hal-04307951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Michailos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Stipčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fiori</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (5), pp.WB71-WB87. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.2117-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307951v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity acceleration and clustering before the Mw7.9 Gorkha earthquake, Nepal</w:t>
               </w:r>
@@ -1527,563 +1527,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Orogenic Collapse and Stress Adjustments Revealed by an Intense Seismic Swarm Following the 2015 Gorkha Earthquake in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jund</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.659937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436310v1</w:t>
+                <w:t xml:space="preserve">hal-03510720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacques</w:t>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chastity Aiken</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemoine</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397108v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+                <w:t xml:space="preserve">Chastity Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogenic Collapse and Stress Adjustments Revealed by an Intense Seismic Swarm Following the 2015 Gorkha Earthquake in Nepal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel Chanard</w:t>
+                <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.659937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510720v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Moho and the Main Himalayan Thrust in Western Nepal With Receiver Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiba Subedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,261 +2729,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03707723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
+                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.B209-B217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482004v1</w:t>
+                <w:t xml:space="preserve">hal-02323327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
+                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (6), pp.B209-B217. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323327v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2015 Gorkha earthquake: A large event illuminating the Main Himalayan Thrust fault</w:t>
               </w:r>
@@ -3231,290 +3231,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of ambient seismic noise near a deep geothermal reservoir and implications for interferometric methods: a case study in northern Alsace, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-014-0020-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277085v1</w:t>
+                <w:t xml:space="preserve">hal-01239989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ambient seismic noise near a deep geothermal reservoir and implications for interferometric methods: a case study in northern Alsace, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-014-0020-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uppermost mantle velocity from Pn tomography in the Gulf of Aden</w:t>
               </w:r>
@@ -4168,307 +4168,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermal characters of the Longmen Shan (Sichuan, China)</w:t>
+                <w:t xml:space="preserve">Crustal structures in the area of the 2008 Sichuan earthquake from seismologic and gravimetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M.M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Jieshou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Lung Sang Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.165-173. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.03.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534849v1</w:t>
+                <w:t xml:space="preserve">hal-00534471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structures in the area of the 2008 Sichuan earthquake from seismologic and gravimetric data</w:t>
+                <w:t xml:space="preserve">Structural and thermal characters of the Longmen Shan (Sichuan, China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M.M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieshou Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Sang Chan</w:t>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.205-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 491 (1-4), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534471v1</w:t>
+                <w:t xml:space="preserve">hal-00534849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of river-induced seismic signal from noise correlation functions</w:t>
               </w:r>
@@ -4565,330 +4565,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal sequence of Himalayan debris flow from analysis of high-frequency seismic noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">Seismic velocities in Southern Tibet lower crust: a receiver function approach for eclogite detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Wittlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bollinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. L. Nabelek</w:t>
+                <w:t xml:space="preserve">John Nábělek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JF001198⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (3), pp.1037-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04084.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464177v1</w:t>
+                <w:t xml:space="preserve">hal-04705901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocities in Southern Tibet lower crust: a receiver function approach for eclogite detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+                <w:t xml:space="preserve">Spatiotemporal sequence of Himalayan debris flow from analysis of high-frequency seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Nábělek</w:t>
+                <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 177 (3), pp.1037-1049. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.F04009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04084.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JF001198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705901v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underplating in the Himalaya-Tibet Collision Zone Revealed by the Hi-CLIMB Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nábělek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,90 +5246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of seismic noise induced by rivers: A new tool to monitor spatiotemporal changes in stream hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B5), pp.B05301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,51 +5363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density distribution of the India plate beneath the Tibetan plateau: Geophysical and petrological constraints on the kinetics of lower-crustal eclogitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,274 +5503,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective elastic thickness of the India Plate from receiver function imaging, gravity anomalies and thermomechanical modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John L. Nábělek</w:t>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 167 (3), pp.1106-1118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03198.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 166, pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05254510v1</w:t>
+                <w:t xml:space="preserve">hal-00196104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+                <w:t xml:space="preserve">The effective elastic thickness of the India Plate from receiver function imaging, gravity anomalies and thermomechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mokhtari</w:t>
+                <w:t xml:space="preserve">John L. Nábělek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 166, pp.227-237. </w:t>
+              <w:t xml:space="preserve">, 2006, 167 (3), pp.1106-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03198.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196104v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic imaging of subducting lithosphere and Moho offsets beneath western Tibet</w:t>
               </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -8401,51 +8401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciv : un réseau sismologique multi-échelles pour étudier le volcanisme du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,177 +10375,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01926682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol - 4/4 : Gravimétrie et géodésie : la Terre en mouvement</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol - 3/4 : À l’écoute des séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01930176v2</w:t>
+                <w:t xml:space="preserve">medihal-01930171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oreilles au sol - 3/4 : À l’écoute des séismes</w:t>
+                <w:t xml:space="preserve">Des oreilles au sol - 4/4 : Gravimétrie et géodésie : la Terre en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01930171v1</w:t>
+                <w:t xml:space="preserve">medihal-01930176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des oreilles au sol - 2/4 : Bâtisseurs de réseau sismologique</w:t>
               </w:r>
@@ -11254,51 +11254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>