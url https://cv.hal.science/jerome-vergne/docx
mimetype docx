--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
+                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Egal</w:t>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vida</w:t>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296359v1</w:t>
+                <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
+                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fontaine</w:t>
+                <w:t xml:space="preserve">Auriane Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+                <w:t xml:space="preserve">Denis Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Corbeau</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146627v1</w:t>
+                <w:t xml:space="preserve">hal-05296359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Impact of COVID-19 Crisis on the Ambient Seismic Noise in Metropolitan France</w:t>
               </w:r>
@@ -770,278 +770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
+                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fiori</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantinos Michailos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Scarponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Stipčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.2117-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307951v1</w:t>
+                <w:t xml:space="preserve">hal-04106518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring induced microseismicity in an urban context using very small seismic arrays: The case study of the Vendenheim EGS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.2117-2138. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.WB71-WB87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2117-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2022-0620.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106518v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity acceleration and clustering before the Mw7.9 Gorkha earthquake, Nepal</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Moho and the Main Himalayan Thrust in Western Nepal With Receiver Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiba Subedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints on dynamic links between geomorphic processes and routing of sediment in a steep mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints on dynamic links between geomorphic processes and routing of sediment in a steep mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of river-induced seismic signal from noise correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Wittlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal sequence of Himalayan debris flow from analysis of high-frequency seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,51 +4844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underplating in the Himalaya-Tibet Collision Zone Revealed by the Hi-CLIMB Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nábělek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of seismic noise induced by rivers: A new tool to monitor spatiotemporal changes in stream hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density distribution of the India plate beneath the Tibetan plateau: Geophysical and petrological constraints on the kinetics of lower-crustal eclogitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effective elastic thickness of the India Plate from receiver function imaging, gravity anomalies and thermomechanical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05282077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2022-0620.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.659937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wittlinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mcardell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Turowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-2-21-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Mc Ardell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-1-783-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFR3NFMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.M. Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieshou Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung Sang Chan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B05LVBL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04701.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04084.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Sapkota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kafle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. N&#225;b&#283;lek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03198.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00524.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Pandey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Tandukar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Avouac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th H&#233;ritier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-9120(99)00034-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP9NZGPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aquino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202112901" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Xiang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Docquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louis-Xavier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854592v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP353.6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144620v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818535v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951027v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00948297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01926682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sailler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930176v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01930168v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01929679v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02548995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02144599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00951023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>