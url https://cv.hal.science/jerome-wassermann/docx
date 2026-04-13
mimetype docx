--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -504,692 +504,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
+                <w:t xml:space="preserve">Analysis of acoustic emissions recorded during a mine-by experiment in an underground research laboratory in clay shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C David</w:t>
+                <w:t xml:space="preserve">Florian Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Amann</w:t>
+                <w:t xml:space="preserve">Montse Senis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Klaver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Sarout</w:t>
+                <w:t xml:space="preserve">Sophie Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858321v1</w:t>
+                <w:t xml:space="preserve">insu-01777669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic emissions recorded during a mine-by experiment in an underground research laboratory in clay shales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Amann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">J Klaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montse Senis</w:t>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gschwind</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">J Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.51-59. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01777669v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage initiation and propagation assessed from stress-induced microseismic events during a mine-by test in the Opalinus Clay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction, permeability evolution and stress path effects in unconsolidated sand and weakly consolidated sandstone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarout</w:t>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dautriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (April), pp. 226-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01131800v1</w:t>
+                <w:t xml:space="preserve">hal-01068433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction, permeability evolution and stress path effects in unconsolidated sand and weakly consolidated sandstone.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dautriat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">M F C Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01068433v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the crystallization of sodium sulfate hydrates through temperature monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Dosseh</w:t>
+                <w:t xml:space="preserve">Damage initiation and propagation assessed from stress-induced microseismic events during a mine-by test in the Opalinus Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Menendez</w:t>
+                <w:t xml:space="preserve">J. Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourgès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72 (12), pp.5089-5099. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.126-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3379-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688438v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01131800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1790,64 +1790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismicity Induced in the Opalinus Clay by a Gallery Excavation in the Mont Terri Underground Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,135 +2203,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage processes during uniaxial compressive tests using acoustic emission monitoring</w:t>
+                <w:t xml:space="preserve">Auscultation micro-sismique de l'ennoyage du site expérimental de Tressange - Bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Senfaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General assembly of the European geosciences union 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969904v1</w:t>
+                <w:t xml:space="preserve">ineris-00972459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
               </w:r>
@@ -2419,135 +2419,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation micro-sismique de l'ennoyage du site expérimental de Tressange - Bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Damage processes during uniaxial compressive tests using acoustic emission monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Senfaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.425-434</w:t>
+              <w:t xml:space="preserve">1. General assembly of the European geosciences union 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972459v1</w:t>
+                <w:t xml:space="preserve">ineris-00969904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la méthode microsismique à la compréhension de l'impact de l'ennoyage sur la stabilité des ouvrages miniers abandonnées</w:t>
               </w:r>
@@ -3225,77 +3225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-Induced Microseismic Events during a Gallery Excavation in a Clay Formation : Spatial Distribution and Damage Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.T33A-4641, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3840,51 +3840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaeggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Senis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gschwind" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.04.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F C Denecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Hebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourg&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Edet Nkitnam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04805520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert Ronan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL035N" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaeggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Senis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gschwind" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.04.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F C Denecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Hebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourg&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Edet Nkitnam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04805520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert Ronan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL035N" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>