--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -370,429 +370,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t>
+                <w:t xml:space="preserve">Analysis of acoustic emissions recorded during a mine-by experiment in an underground research laboratory in clay shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Florian Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fleury</w:t>
+                <w:t xml:space="preserve">Montse Senis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Berthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Krooss</w:t>
+                <w:t xml:space="preserve">Sophie Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992587v1</w:t>
+                <w:t xml:space="preserve">insu-01777669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic emissions recorded during a mine-by experiment in an underground research laboratory in clay shales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Amann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">J Klaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montse Senis</w:t>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gschwind</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">J Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.51-59. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01777669v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
+                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C David</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Amann</w:t>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Klaver</w:t>
+                <w:t xml:space="preserve">Guillaume Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Davy</w:t>
+                <w:t xml:space="preserve">Alexandra Amann-Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sarout</w:t>
+                <w:t xml:space="preserve">Bernhard Krooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.799-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858321v1</w:t>
+                <w:t xml:space="preserve">hal-01992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction, permeability evolution and stress path effects in unconsolidated sand and weakly consolidated sandstone.</w:t>
               </w:r>
@@ -1326,256 +1326,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Mapping and Multi-scale Modeling for Assessing Porous media Damage processes due to salts in building heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Mathieu</w:t>
+                <w:t xml:space="preserve">Investigations of shallow aquifer groundwater systems of a Gallo-roman anthropized site using earth tide analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Edet Nkitnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryspom VIII, the 8th international Workshop on Crystallization in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805052v1</w:t>
+                <w:t xml:space="preserve">hal-04838827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of shallow aquifer groundwater systems of a Gallo-roman anthropized site using earth tide analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elijah Edet Nkitnam</w:t>
+                <w:t xml:space="preserve">Multiphysics Mapping and Multi-scale Modeling for Assessing Porous media Damage processes due to salts in building heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maineult</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Adler Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Péralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryspom VIII, the 8th international Workshop on Crystallization in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838827v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The KG 2 B Project: A World-Wide Benchmark of Low Permeability Measurement</w:t>
               </w:r>
@@ -2203,286 +2203,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation micro-sismique de l'ennoyage du site expérimental de Tressange - Bassin ferrifère lorrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.425-434</w:t>
+              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972459v1</w:t>
+                <w:t xml:space="preserve">ineris-00969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Balland</w:t>
+                <w:t xml:space="preserve">Auscultation micro-sismique de l'ennoyage du site expérimental de Tressange - Bassin ferrifère lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Senfaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Verdel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969938v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage processes during uniaxial compressive tests using acoustic emission monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Senfaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evolution during uniaxial compressive tests evaluated by acoustic emission monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Senfaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,77 +2781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adler Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Péralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
@@ -3512,64 +3512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébert Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adler Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. CY Cergy Paris Université, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3840,51 +3840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaeggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Senis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gschwind" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.04.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F C Denecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Hebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourg&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Edet Nkitnam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04805520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert Ronan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL035N" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaeggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Amann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Senis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gschwind" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.04.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F C Denecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Hebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourg&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3379-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04838827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Edet Nkitnam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04805520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert Ronan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL035N" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>