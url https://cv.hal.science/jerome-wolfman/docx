--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1597,455 +1597,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
+                <w:t xml:space="preserve">Interlayer strain effects on the structural behavior of BiFeO3 /LaFeO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">B. Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Limelette</w:t>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.044105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5037076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014824v1</w:t>
+                <w:t xml:space="preserve">hal-02014832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer strain effects on the structural behavior of BiFeO3 /LaFeO3 superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5037076⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+              <w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental measurements of the mechanical response of piezoelectric structures from millimetre to micrometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
@@ -2412,77 +2412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagram of BiFeO 3 /LaFeO 3 Superlattices: Antiferroelectric-Like State Stability Arising from Strain Effects and Symmetry Mismatch at Heterointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly constrained ferroelectric [BaTiO3](1−x)Λ/[BaZrO3]xΛ superlattices: X-Ray Diffraction and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,333 +3967,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Rajonson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">A. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755976v1</w:t>
+                <w:t xml:space="preserve">hal-01757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Razumnaya</w:t>
+                <w:t xml:space="preserve">Gabriel Rajonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gagou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.194--196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757219v1</w:t>
+                <w:t xml:space="preserve">hal-01755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,277 +4522,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lagrange</w:t>
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2632--2638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951441v1</w:t>
+                <w:t xml:space="preserve">hal-01757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Gervais</w:t>
+                <w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01757224v1</w:t>
+                <w:t xml:space="preserve">hal-00951441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
               </w:r>
@@ -5444,674 +5444,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
+                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544219v1</w:t>
+                <w:t xml:space="preserve">hal-04632686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
+              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632686v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bormann</w:t>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+                <w:t xml:space="preserve">F. Elard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Degave</w:t>
+                <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Khelifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Hamet</w:t>
+                <w:t xml:space="preserve">Ch. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Physica Status Solidi (B) Basic Research, 215 (11), pp.691-695</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681491v1</w:t>
+                <w:t xml:space="preserve">hal-01681490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
+                <w:t xml:space="preserve">Paul Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Duc Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (1), pp.233-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elard</w:t>
+                <w:t xml:space="preserve">F. Degave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. da Costa</w:t>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">J.F. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Physica Status Solidi (B) Basic Research, 215 (11), pp.691-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681490v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle-resolved magnetic and transport properties of Pr0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
@@ -6240,502 +6240,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142817v1</w:t>
+                <w:t xml:space="preserve">hal-05137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
+                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137397v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+                <w:t xml:space="preserve">hal-05142841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142841v1</w:t>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
@@ -7457,277 +7457,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
+              <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400366v1</w:t>
+                <w:t xml:space="preserve">hal-04253500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Andreazza</w:t>
+                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253500v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
               </w:r>
@@ -8565,77 +8565,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando HAXPES analysis of permittivity and Schottky Barrier Height of Ba0.45Sr0.55TiO3 varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,77 +8690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Ba-rich surface segregation in Ba1-xSrxTiO3and Ba-rich surfactant in SrTiO3/ Ba1-xSrxTiO3 stacks grown by combinatorial pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D94A5FF3"/>
+    <w:nsid w:val="D0BE5713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9136,51 +9136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>