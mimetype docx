--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1329,749 +1329,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
+                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109266v1</w:t>
+                <w:t xml:space="preserve">hal-02070799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Negulescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070799v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer strain effects on the structural behavior of BiFeO3 /LaFeO3 superlattices</w:t>
+                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carcan</w:t>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Dupont</w:t>
+                <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5037076⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014832v1</w:t>
+                <w:t xml:space="preserve">hal-02014824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Interlayer strain effects on the structural behavior of BiFeO3 /LaFeO3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.044105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5037076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Limelette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014824v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental measurements of the mechanical response of piezoelectric structures from millimetre to micrometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,77 +2291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
@@ -2412,77 +2412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagram of BiFeO 3 /LaFeO 3 Superlattices: Antiferroelectric-Like State Stability Arising from Strain Effects and Symmetry Mismatch at Heterointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly constrained ferroelectric [BaTiO3](1−x)Λ/[BaZrO3]xΛ superlattices: X-Ray Diffraction and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,333 +3967,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Razumnaya</w:t>
+                <w:t xml:space="preserve">Gabriel Rajonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gagou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.194--196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757219v1</w:t>
+                <w:t xml:space="preserve">hal-01755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistive Switching Hysteresis in Thin Films of Bismuth Ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Rajonson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">A. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.05.138⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1), pp.183--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2013.790759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755976v1</w:t>
+                <w:t xml:space="preserve">hal-01757219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,674 +5444,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
+                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632686v1</w:t>
+                <w:t xml:space="preserve">hal-03544219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
+              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544219v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
+                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Bormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. da Costa</w:t>
+                <w:t xml:space="preserve">F. Degave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Physica Status Solidi (B) Basic Research, 215 (11), pp.691-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681490v1</w:t>
+                <w:t xml:space="preserve">hal-01681491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Duc Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (1), pp.233-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Degave</w:t>
+                <w:t xml:space="preserve">F. Elard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Khelifa</w:t>
+                <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Hamet</w:t>
+                <w:t xml:space="preserve">Ch. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Physica Status Solidi (B) Basic Research, 215 (11), pp.691-695</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681491v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle-resolved magnetic and transport properties of Pr0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
@@ -6240,256 +6240,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
+                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137397v1</w:t>
+                <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142817v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
               </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,277 +7707,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
@@ -8196,51 +8196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kesava Yellareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0BE5713"/>
+    <w:nsid w:val="6F5C648B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9136,51 +9136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>