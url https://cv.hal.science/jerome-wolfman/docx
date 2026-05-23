--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -278,563 +278,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
+                <w:t xml:space="preserve">Compositionally graded Ba1− x Sr x TiO3 thin film for SIMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nataf</w:t>
+                <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">E. Loire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.044004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149785v1</w:t>
+                <w:t xml:space="preserve">hal-05172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositionally graded Ba1− x Sr x TiO3 thin film for SIMS applications</w:t>
+                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scola</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garcia</w:t>
+                <w:t xml:space="preserve">Guillaume Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomard</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Loire</w:t>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (4), pp.044004. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0004549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172869v1</w:t>
+                <w:t xml:space="preserve">hal-05149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725247v1</w:t>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+                <w:t xml:space="preserve">hal-04725247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical property modulation of Au/Ba0.6Sr0.4TiO3/La0.7Sr0.3MnO3 structure by continuous composition spread Mn doping</w:t>
               </w:r>
@@ -931,1160 +931,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathyan Sandeep</w:t>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Raetz</w:t>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566765v1</w:t>
+                <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Sathyan Sandeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Payan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391541v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151050v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
+                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070799v1</w:t>
+                <w:t xml:space="preserve">hal-02109266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109266v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014824v1</w:t>
+                <w:t xml:space="preserve">hal-01741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlayer strain effects on the structural behavior of BiFeO3 /LaFeO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carcan</w:t>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (4), pp.044105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5037076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
+              <w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741590v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental measurements of the mechanical response of piezoelectric structures from millimetre to micrometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,103 +2131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme dielectric non-linearities at the convergence point in Ba1-xCaxTi1-xZrxO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 747, pp.366-373. </w:t>
@@ -2265,103 +2265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
@@ -2412,77 +2412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagram of BiFeO 3 /LaFeO 3 Superlattices: Antiferroelectric-Like State Stability Arising from Strain Effects and Symmetry Mismatch at Heterointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,77 +2533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,103 +2667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 634, pp.107 - 111. </w:t>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,103 +2935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Mouellic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (9), 094107 (8 p.). </w:t>
@@ -3069,103 +3069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,278 +3465,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
+                <w:t xml:space="preserve">Electrical Parameters of Schottky Contacts in CaCu3Ti4O12 Thin Film Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khabiri</w:t>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Anokhin</w:t>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Razumnaya</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), pp.2001--2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-014-8382-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757213v1</w:t>
+                <w:t xml:space="preserve">hal-01757212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Parameters of Schottky Contacts in CaCu3Ti4O12 Thin Film Capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon and Magnon Excitations in Raman Spectra of an Epitaxial Bismuth Ferrite Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Anokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bodeux</w:t>
+                <w:t xml:space="preserve">A. G. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gervais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (4), pp.2001--2006. </w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (12), pp.2507--2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-014-8382-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414120154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757212v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,77 +3852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly constrained ferroelectric [BaTiO3](1−x)Λ/[BaZrO3]xΛ superlattices: X-Ray Diffraction and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3973,77 +3973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ZnO Microwires and Tetrapods by Optical Furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rajonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4128,64 +4128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razumnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4236,103 +4236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Composition-Graded Perovskite Films Grown by a Dual-Beam Pulsed Laser Deposition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 380, pp.106-110. </w:t>
@@ -4522,333 +4522,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 520 (7), pp.2632--2638. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757224v1</w:t>
+                <w:t xml:space="preserve">hal-00951441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">CaCu3Ti4O12 Thin Film Capacitors: Evidence of the Presence of a Schottky Type Barrier at the Bottom Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (7), pp.2632--2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5196,51 +5196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5444,674 +5444,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
+                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544219v1</w:t>
+                <w:t xml:space="preserve">hal-04632686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and magnetic properties of strained La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 88 (7), pp.4257-4264. </w:t>
+              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1309040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632686v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bormann</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+                <w:t xml:space="preserve">Paul Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Degave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Hamet</w:t>
+                <w:t xml:space="preserve">Trong-Duc Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681491v1</w:t>
+                <w:t xml:space="preserve">hal-03543076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salvador</w:t>
+                <w:t xml:space="preserve">F. Elard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong-Duc Doan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">A. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543076v1</w:t>
+                <w:t xml:space="preserve">hal-01681490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects on the surface morphology and on the magnetic microstructure of giant magnetoresistance La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Lattice mismatch effects between the substrate and GMR La&lt;inf&gt;0.7&lt;/inf&gt;Sr&lt;inf&gt;0.3&lt;/inf&gt;MnO&lt;inf&gt;3&lt;/inf&gt; thin films studied by scanning probe microscopy and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elard</w:t>
+                <w:t xml:space="preserve">F. Degave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. da Costa</w:t>
+                <w:t xml:space="preserve">B. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">J.F. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Journal of Magnetism and Magnetic Materials, 196-197, pp.123-125</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Physica Status Solidi (B) Basic Research, 215 (11), pp.691-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681490v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle-resolved magnetic and transport properties of Pr0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6259,77 +6259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6380,77 +6380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6475,103 +6475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
@@ -6600,103 +6600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6721,103 +6721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6836,967 +6836,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECAPD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749447v1</w:t>
+                <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794693v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Varignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254848v1</w:t>
+                <w:t xml:space="preserve">hal-04253518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Andreazza</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253518v1</w:t>
+                <w:t xml:space="preserve">hal-05400366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Barrett</w:t>
+                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400366v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7838,90 +7838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7963,77 +7963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyter A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreazza P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8190,364 +8190,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179252v1</w:t>
+                <w:t xml:space="preserve">hal-02179421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesava Yellareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020438v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179421v1</w:t>
+                <w:t xml:space="preserve">hal-02020438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8565,103 +8565,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando HAXPES analysis of permittivity and Schottky Barrier Height of Ba0.45Sr0.55TiO3 varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pilsen, Czech Republic. </w:t>
@@ -8690,103 +8690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Ba-rich surface segregation in Ba1-xSrxTiO3and Ba-rich surfactant in SrTiO3/ Ba1-xSrxTiO3 stacks grown by combinatorial pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. </w:t>
@@ -8905,51 +8905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F5C648B"/>
+    <w:nsid w:val="8C453E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9136,51 +9136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-wolfman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4786-2869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184724678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wolfman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Z. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.01.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8382-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khabiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Anokhin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Razumnaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gueye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414120154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rajonson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.05.138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZM4L3B4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razumnaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.790759" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DB8XVZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Catalano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Malandrino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bongiorno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta G. Toro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fiorenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.02.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXTZST3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.11.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD0N9JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0V7MC76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04632686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1309040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degave" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>