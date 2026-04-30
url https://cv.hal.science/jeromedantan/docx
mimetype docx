--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1105,269 +1105,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRATIQUES PEDAGOGIQUES EN TECHNOLOGIES NUMERIQUES</w:t>
+                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque en Pédagogie - Entre Partage d’Experiences et Enjeux Institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527210v1</w:t>
+                <w:t xml:space="preserve">hal-03173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
+                <w:t xml:space="preserve">PRATIQUES PEDAGOGIQUES EN TECHNOLOGIES NUMERIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Jaber</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daupley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier Colloque en Pédagogie - Entre Partage d’Experiences et Enjeux Institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173440v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for the representation and the combination of imperfect data.</w:t>
               </w:r>
@@ -1537,51 +1537,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
+                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
@@ -1590,93 +1590,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018088v1</w:t>
+                <w:t xml:space="preserve">hal-01018063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
+                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
@@ -1685,69 +1685,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018063v1</w:t>
+                <w:t xml:space="preserve">hal-01018088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The G.O.A.L. Approach</w:t>
               </w:r>
@@ -1822,277 +1822,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
+                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750002v1</w:t>
+                <w:t xml:space="preserve">hal-02810576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
+                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810576v1</w:t>
+                <w:t xml:space="preserve">hal-02750002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMANTIC INDEXATION OF WEB SERVICES FOR COLLABORATIVE EXPERT ACTIVITIES</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
+                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
@@ -2822,97 +2822,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747087v1</w:t>
+                <w:t xml:space="preserve">hal-01190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
+                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
@@ -2947,73 +2947,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190713v1</w:t>
+                <w:t xml:space="preserve">hal-02747087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach to select soil bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national Programme “Bioindicators”</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche systémique unifiée pour l’optimisation durable des systèmes socio-environnementaux : ingénierie des systèmes de décision en univers incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématique discrète [cs.DM]. Conservatoire national des arts et métiers - CNAM, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Mathématique discrète [cs.DM]. Conservatoire national des arts et metiers - CNAM, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016CNAM1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3866,51 +3866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B4F369B"/>
+    <w:nsid w:val="DB556B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeromedantan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196199808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03789592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011317900003266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crampon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daupley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Yann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Salima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafsia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02463183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dronga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12380.33925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chipault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kouongni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37231-5_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Edynak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dy4ctdtxy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01444890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeromedantan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196199808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03789592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011317900003266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crampon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daupley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Yann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Salima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafsia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02463183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dronga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12380.33925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chipault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kouongni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37231-5_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Edynak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dy4ctdtxy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01444890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>