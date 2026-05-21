--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1105,269 +1105,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
+                <w:t xml:space="preserve">PRATIQUES PEDAGOGIQUES EN TECHNOLOGIES NUMERIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Jaber</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daupley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier Colloque en Pédagogie - Entre Partage d’Experiences et Enjeux Institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173440v1</w:t>
+                <w:t xml:space="preserve">hal-04527210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRATIQUES PEDAGOGIQUES EN TECHNOLOGIES NUMERIQUES</w:t>
+                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque en Pédagogie - Entre Partage d’Experiences et Enjeux Institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527210v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for the representation and the combination of imperfect data.</w:t>
               </w:r>
@@ -1537,51 +1537,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
+                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
@@ -1590,93 +1590,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018063v1</w:t>
+                <w:t xml:space="preserve">hal-01018088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
+                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
@@ -1685,125 +1685,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018088v1</w:t>
+                <w:t xml:space="preserve">hal-01018063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The G.O.A.L. Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taibi Salima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENASE 2013 - 8th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Angers, France. ISBN: 978-989-8565-62-4, p. 157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1814,78 +1814,78 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,73 +1917,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1992,123 +1992,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMANTIC INDEXATION OF WEB SERVICES FOR COLLABORATIVE EXPERT ACTIVITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2137,146 +2137,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE INFORMATION SYSTEMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. ISBN: 978-972-8939-68-7, p.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A KDD PROCESS TO RETRIEVE AND AGGREGATE DATA FROM RELATIONAL DATABASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taibi Salima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS INTERNATIONAL CONFERENCE INFORMATION SYSTEMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. ISBN: 978-972-8939-68-7, p.443-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2286,159 +2286,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Agricultural Soil Digital Twin : A Key Tool for Agroecological Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hafsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Hafsia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes (Couvent des Jacobins), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement d'aide à la décision pour l'agriculture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2447,240 +2447,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Baazaoui Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Dronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12380.33925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Météo UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chipault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Chipault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+                <w:t xml:space="preserve">Estelle Delandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Delandre</w:t>
+                <w:t xml:space="preserve">Vincent Fagnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Kouongni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systemic meta-model for socio-environmental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2713,113 +2713,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auvray, G., Bocquet, J.-C., Bonjour, E., Krob, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSD&amp;M 2015 (International Conference on Complex Systems Design &amp; Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. , In proceedings of the Sixth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,113 +2838,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,73 +2963,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach to select soil bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national Programme “Bioindicators”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3038,101 +3038,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Gotheborg, Sweden. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3142,51 +3142,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Model Based on an Optimized Choquet Integral: Multifactor Prediction and Intelligent Agriculture Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3205,106 +3205,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1859, Springer Nature Switzerland, pp.42-67, 2023, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37231-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agricultural innovation under digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,70 +3339,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3412,126 +3412,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ciel au secours du sol : comment les nouvelles technologies et les satellites aident à le préserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Elsa Edynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://doi.org/10.64628/AAK.dy4ctdtxy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Edynak</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dy4ctdtxy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3541,51 +3541,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAMME ADEME BIOINDICATEUR II – RAPPORT FINAL Gestion et Traitement des données du programme Bioindicateurs II Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,81 +3607,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Chantal Dur Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esitpa - ADEME. 2012, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3691,114 +3691,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche systémique unifiée pour l’optimisation durable des systèmes socio-environnementaux : ingénierie des systèmes de décision en univers incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématique discrète [cs.DM]. Conservatoire national des arts et metiers - CNAM, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016CNAM1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01444890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3866,51 +3866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB556B8B"/>
+    <w:nsid w:val="B41D6B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeromedantan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196199808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03789592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011317900003266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crampon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daupley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Yann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Salima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafsia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02463183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dronga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12380.33925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chipault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kouongni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37231-5_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Edynak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dy4ctdtxy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01444890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeromedantan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-8725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196199808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03789592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011317900003266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crampon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daupley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Salima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafsia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02463183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dronga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12380.33925" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chipault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kouongni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37231-5_3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Edynak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dy4ctdtxy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01444890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>