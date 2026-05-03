--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -470,312 +470,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilités matérielles</w:t>
+                <w:t xml:space="preserve">Fragilidades materiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31180. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319206v1</w:t>
+                <w:t xml:space="preserve">halshs-04319215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilidades materiales</w:t>
+                <w:t xml:space="preserve">Material fragilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31245. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319215v1</w:t>
+                <w:t xml:space="preserve">halshs-04319209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material fragilities</w:t>
+                <w:t xml:space="preserve">Fragilités matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31276. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319209v1</w:t>
+                <w:t xml:space="preserve">halshs-04319206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and Its Knowledges: Functional Exploration, Biographical Supervision, and Behavioural Examination</w:t>
               </w:r>
@@ -859,408 +859,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des tuyaux qui comptent. Tournant patrimonial et renégociation des relations entre voirie et réseaux d’eau et d’assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.128.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire compter le patrimoine infrastructurel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Solé-Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129-130, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : « Faire tenir » et entretenir les infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/3-4 (126-130), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.129.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Getting Attached to a Classic Mustang. Use, Maintenance and the Burden of Authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.259-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13591835211068940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760851v1</w:t>
-              </w:r>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-03903346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance epistemology and public order: Removing graffiti in Paris</w:t>
               </w:r>
@@ -1586,200 +1586,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond breakdown: exploring regimes of maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6.1, pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rawification and the careful generation of open government data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Goëta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Studies of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5), pp.604 - 629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0306312717712473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01617976v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01509617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Source, une archive en temps réel pour la publication et la production</w:t>
               </w:r>
@@ -2109,50 +2109,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une infrastructure élusive. Aménagements cyclables et troubles de la description dans OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178-179, pp.92-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique scripturale du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.36-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écologie graphique et signalétique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2161,595 +2325,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Graphisme en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.10-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Denis,</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signalétique du métro et politique de l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.36-48</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.21-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une infrastructure élusive. Aménagements cyclables et troubles de la description dans OpenStreetMap</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'informatique et sa sécurité. Le souci de la fragilité technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 178-179, pp.92-125</w:t>
+              <w:t xml:space="preserve">, 2012, 30 (171), pp.161-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Réseaux, 171 (1), pp.9-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.171.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.171.0009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01300937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'informatique et sa sécurité. Le souci de la fragilité technique</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de l'écrit en coulisses de la relation de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (171), pp.161-187</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.32-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Signalétique du métro et politique de l'attention</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager des espaces circulables. La dynamique des déictiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 82, pp.21-39</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80, pp.177-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2830,50 +2830,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Novembre, pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Placing Subway Signs: Practical Properties of Signs at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2882,139 +2964,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (4), pp.441-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551242v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité informatique et valeur des écrits au travail</w:t>
               </w:r>
@@ -3531,738 +3531,738 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics, and Aesthetics of Maintenance and Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Domínguez Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The MIT Press, 2025, 9780262381116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/14227.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Care of Things: Ethics and Politics of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polity Press. , 2025, 9781509562381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fernando Domínguez Rubio</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur ce qui se passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Riom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin des choses. Politiques de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Collection « Terrains philosophiques », Yves Citton et Mathieu Pottebonneville, 9782348064838</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03764476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services urbains en réseaux au prisme des interdépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-38542-527-2</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (128), pp.86, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Denis,</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scriptopolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Collection « Terrains philosophiques », Yves Citton et Mathieu Pottebonneville, 9782348064838</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Non Standard, 2019, 979-10-96939-05-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail invisible des données. Éléments pour une sociologie des infrastructures scripturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">, 2 (128), pp.86, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...134 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail ordinaire de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4403,483 +4403,483 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion: What Fragility Does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Dominguez-Rubio; Jérôme Denis; David Pontille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics and Aesthetics of Maintenance and Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Press, pp.247-262, 2025, 9780262550758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleckner, Uwe; Lending, Mari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provenance in Architecture: A Dictionary of Terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatje Cantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-124, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What fragility does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Domínguez Rubio, Jérôme Denis, David Pontille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics and Aesthetics of Maintenance and Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-262, 2025, Infrastructures Series, 9780262550758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données et leurs mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Millerand, Florence; Coutant, Alexandre; Latzko-Toth, Guillaume; Millette, Mélanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les publics de données : penser la datafication de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-187, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maintenance and Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iSTE Editions Ltd; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-257, 2025, Sciences, 9781789451917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361658v1</w:t>
-              </w:r>
-[...355 lines deleted...]
-                <w:t xml:space="preserve">hal-05450201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux visages des artefacts</w:t>
               </w:r>
@@ -5764,129 +5764,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do maintenance and repair matter?</w:t>
+                <w:t xml:space="preserve">What did we forget about ANT's roots in anthropology of writing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anders Blok, Ignacio Farías &amp; Celia Roberts. </w:t>
+              <w:t xml:space="preserve">Anders Blok; Ignacio Farías; Celia Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , pp.101-111, 2019, 978-1-138-08472-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315111667-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172971v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Story of Time Keepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Martinez &amp; P. Laviolette (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repair, Brokenness, Breakthrough: Ethnographic Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghan Books, pp.197-200, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do maintenance and repair matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Blok, Ignacio Farías &amp; Celia Roberts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, , p. 283-293, 2019, 978-1-138-08472-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dance of Maintenance and the Dynamics of Urban Assemblages. The Daily (Re)assemblage of Paris Subway Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5906,238 +6087,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ignaz Strebel, Alain Bovet, Philippe Sormani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repair Work Ethnographies. Revisiting Breakdown, Relocating Materiality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021201v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-02298963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiple Walls of Graffiti Removal. Maintenance and Urban Assemblage in Paris</w:t>
               </w:r>
@@ -6334,51 +6334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facettes de l'Open Data : émergence, fondements et travail en coulisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Goëta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Menger; Simon Paye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.121-138, 2017</w:t>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des données brutes. Le travail en coulisses de l'open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Goëta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Mabi, Jean-Christophe Plantin, Laurence Monnoyer-Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrir,partager, réutiliser. Regards critiques sur les données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6758,259 +6758,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de la sécurité informatique</w:t>
+                <w:t xml:space="preserve">Le travail invisible de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Licoppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution des cultures numériques, de la mutation du lien social à l'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FYP, pp.190-199, 2009</w:t>
+              <w:t xml:space="preserve">, FYP, pp.117-123, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437232v1</w:t>
+                <w:t xml:space="preserve">hal-00437217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail invisible de l'information</w:t>
+                <w:t xml:space="preserve">L'écologie informationnelle des lieux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Licoppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution des cultures numériques, de la mutation du lien social à l'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FYP, pp.117-123, 2009</w:t>
+              <w:t xml:space="preserve">, FYP, pp.94-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437217v1</w:t>
+                <w:t xml:space="preserve">hal-00437214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie informationnelle des lieux publics</w:t>
+                <w:t xml:space="preserve">Les ressorts de la sécurité informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Licoppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution des cultures numériques, de la mutation du lien social à l'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FYP, pp.94-101, 2009</w:t>
+              <w:t xml:space="preserve">, FYP, pp.190-199, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437214v1</w:t>
+                <w:t xml:space="preserve">hal-00437232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coprésence équipée. Usages de la messagerie instantanée en entreprise</w:t>
               </w:r>
@@ -7337,51 +7337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04820349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02557885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Marquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312717712473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05450169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hatjecantz.com/products/83100-provenance-in-architecture?srsltid=AfmBOorj_XE629of-AZchzLfQMU9jAMWxp6jHNFNCzw12FSKFGmsVhxP" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05450201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/les_publics_de_donnees/fichiers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05361532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544251392035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04820349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02557885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Marquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312717712473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04528522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Riom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/livres/enqueter-sur-ce-qui-se-passe-loic-riom-9782385425272.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05450169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hatjecantz.com/products/83100-provenance-in-architecture?srsltid=AfmBOorj_XE629of-AZchzLfQMU9jAMWxp6jHNFNCzw12FSKFGmsVhxP" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05450201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/les_publics_de_donnees/fichiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800889156/book-part-9781800889156-16.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>