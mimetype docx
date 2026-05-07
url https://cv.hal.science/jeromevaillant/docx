--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -100,845 +100,845 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the minimum thickness of doped Electron/Hole Transport Layers in organic semiconductor devices</w:t>
+                <w:t xml:space="preserve">Rigorous Model-Based Mask Data Preparation Algorithm Applied to Grayscale Lithography for the Patterning at the Micrometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Oussalah</w:t>
+                <w:t xml:space="preserve">Pierre Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clerc</w:t>
+                <w:t xml:space="preserve">Patrick Quemere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baylet</w:t>
+                <w:t xml:space="preserve">Sebastien Berard-Bergery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Paquet</w:t>
+                <w:t xml:space="preserve">Jean-Baptist Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sésé</w:t>
+                <w:t xml:space="preserve">Charlotte Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (12), pp.125502. </w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.442 - 455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0060429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jmems.2021.3067475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358906v1</w:t>
+                <w:t xml:space="preserve">cea-04506422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous Model-Based Mask Data Preparation Algorithm Applied to Grayscale Lithography for the Patterning at the Micrometer Scale</w:t>
+                <w:t xml:space="preserve">On the minimum thickness of doped Electron/Hole Transport Layers in organic semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevalier</w:t>
+                <w:t xml:space="preserve">D. Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Quemere</w:t>
+                <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Berard-Bergery</w:t>
+                <w:t xml:space="preserve">J. Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptist Henry</w:t>
+                <w:t xml:space="preserve">R. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Beylier</w:t>
+                <w:t xml:space="preserve">C. Sésé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.442 - 455. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (12), pp.125502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jmems.2021.3067475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0060429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04506422v1</w:t>
+                <w:t xml:space="preserve">hal-03358906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible to near infrared multispectral images dataset for image sensors design</w:t>
+                <w:t xml:space="preserve">The Geometry of Noise in Color and Spectral Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Viola</w:t>
+                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.art00006. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.5.MAAP-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20164487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02890764v1</w:t>
+                <w:t xml:space="preserve">hal-02990998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar microlenses for near infrared CMOS image sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible to near infrared multispectral images dataset for image sensors design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dilhan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Célia Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.7.ISS-144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.art00006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.5.MAAP-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235049v1</w:t>
+                <w:t xml:space="preserve">cea-02890764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometry of Noise in Color and Spectral Image Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Planar microlenses for near infrared CMOS image sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ostrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alleysson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (16), pp.4487. </w:t>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.144-1-144-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20164487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.7.ISS-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990998v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint electromagnetic and ray-tracing simulations for quad-pixel sensor and computational imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vandame</w:t>
+                <w:t xml:space="preserve">Physical noise propagation in color image construction: a geometrical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030486⟩</w:t>
+              <w:t xml:space="preserve">Color and Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27th Color and Imaging Conference Final Program and Proceedings, 2019, pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241630v1</w:t>
+                <w:t xml:space="preserve">hal-02991028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical noise propagation in color image construction: a geometrical interpretation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Joint electromagnetic and ray-tracing simulations for quad-pixel sensor and computational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color and Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27th Color and Imaging Conference Final Program and Proceedings, 2019, pp.375-380. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991028v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t>
               </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouthinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Verilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete SPICE subcircuit-based model library for organic photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Daami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gwoziecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform illumination and rigorous electromagnetic simulations applied to CMOS image sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Crocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront sensor architectures fully embedded in an image sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (29), pp.7110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2076,51 +2076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasurface-based planar microlenses for SPAD pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Genevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISW 2023 - International Image Sensor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Internal Image Sensor Society (IISS), May 2023, Crieff, United Kingdom. pp.28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bérard-Bergery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar microlenses applied to SPAD pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,77 +2608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning applied to quad-pixel plenoptic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2725,64 +2725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical noise propagation in color image construction: a geometrical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Imaging Conference 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPAD array sensitivity enhancement by diffractive microlens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Masarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,77 +2941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color correction matrix for sparse RGB-W image sensor without IR cutoff filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image quality evaluation tool simulating image sensors including Quantum Efficiency off-axis effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pixel crosstalk and impact of Bayer patterning by quantum efficiency measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of color error and noise on simulated images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grayscale lithography process study applied to zero-gap microlenses for sub 2µm CMOS image sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Farys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Crocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.1µm Backside Imager vs. Frontside Imager: an optics-dedicated FDTD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocherie Axel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulenc Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirigoyen Flavien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cowache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISW 2009 - International Image Sensor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bergen, Norway. </w:t>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile method for optical performances characterization of off-axis CMOS pixels with microlens radial shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,51 +4731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional broadband FDTD optical simulations of CMOS image sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Crocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,51 +5086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source follower noise limitations in CMOS active pixel sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Findlater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical simulation for CMOS imager microlens optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,51 +5423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELPOA: data processing of chromatic differences of the tilt measured with a polychromatic laser guide star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ostrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du tilt atmosphérique à partir de sa variation chromatique pour l'étoile laser polychromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Claude Bernard - Lyon I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6143,51 +6143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optique pour les pixels des capteurs d'images CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. UGA (Université Grenoble Alpes), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6374,51 +6374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baylet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;s&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quemere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berard-Bergery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptist Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beylier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jmems.2021.3067475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Clouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Viola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.5.MAAP-106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dilhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostrovsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.7.ISS-144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chataignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030486" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.67" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04229934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Daami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mortini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.22.707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Crocherie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirigoyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.007110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dilhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ostrovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Abadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Masarotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/wfsx-vpij" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/bt36-4xr8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rard-Bergery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Allouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/ygty-o9h9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecoutre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pell&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/bl23-jmo6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02390508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306123" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871344" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Baxter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870828" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853669" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirigoyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846507" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854546" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Prima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/co26-wses" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crocherie Axel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulenc Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirigoyen Flavien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Didier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/nooy-xlmg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leininger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cowache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/de8i-xe9l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797417" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cazaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766391" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cazaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2006.346976" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Findlater" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Augier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512969" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390341" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneuville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646194" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527813872.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02119299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quemere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berard-Bergery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptist Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beylier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jmems.2021.3067475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baylet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;s&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Clouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Viola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.5.MAAP-106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dilhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostrovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.7.ISS-144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chataignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04229934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Daami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mortini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mortini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crocherie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.22.707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Crocherie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirigoyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.007110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dilhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ostrovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Abadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Masarotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/wfsx-vpij" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/bt36-4xr8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;rard-Bergery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Allouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/ygty-o9h9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecoutre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pell&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/bl23-jmo6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02390508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306123" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871344" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Baxter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870828" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853669" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirigoyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846507" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854546" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Prima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/co26-wses" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235628v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crocherie Axel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulenc Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirigoyen Flavien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Didier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/nooy-xlmg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leininger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cowache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60928/de8i-xe9l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797417" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cazaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766391" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cazaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2006.346976" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Findlater" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Augier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512969" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390341" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneuville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646194" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527813872.ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01025615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02119299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>