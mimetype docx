--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -321,382 +321,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of frequent gradual patterns: a symbolic AI-based framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological and theoretical framework for implementing explainable artificial intelligence (XAI) in business applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Jabbour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-03303-4⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729780v1</w:t>
+                <w:t xml:space="preserve">hal-04301033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
+                <w:t xml:space="preserve">On the discovery of frequent gradual patterns: a symbolic AI-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ouled Dlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Lujak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badran Raddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853337v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological and theoretical framework for implementing explainable artificial intelligence (XAI) in business applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.104044. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301033v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAPGT: GRAdual patterns with gradualness threshold</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,51 +825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-k Learned Clauses for Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (01), pp.1442-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,51 +1041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel algorithm for searching frequent gradual patterns from an ordered data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.1029-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,90 +1132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Frequent Gradual Patterns Using Constraints Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Research Repository</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, abs/1903.08452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Learned Clauses Database Reduction Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1586,1099 +1586,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les motifs graduels pour améliorer l’explicabilité des modèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+                <w:t xml:space="preserve">A Hybrid CNN-BiLSTM Approach for Whale Monitoring Using Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
+              <w:t xml:space="preserve">EGC-GAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2026, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415976v1</w:t>
+                <w:t xml:space="preserve">hal-05579154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
+                <w:t xml:space="preserve">Exploiter les motifs graduels pour améliorer l’explicabilité des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929696v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dione</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943429v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing The Assessment of the Quality of Explanations for AI-based Network IDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fongue</w:t>
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Meddahi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342326v1</w:t>
+                <w:t xml:space="preserve">hal-05404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508596v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dione</w:t>
+                <w:t xml:space="preserve">Enhancing The Assessment of the Quality of Explanations for AI-based Network IDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Meddahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404475v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Faster, Not Harder: A New Criterion for Gradual Pattern Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163278v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lesage</w:t>
+                <w:t xml:space="preserve">Mining Faster, Not Harder: A New Criterion for Gradual Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639507v1</w:t>
+                <w:t xml:space="preserve">hal-05163278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
+              <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797807v1</w:t>
+                <w:t xml:space="preserve">hal-04639507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,1146 +2710,1142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04636431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis on Associative Classification in Building Maintenance Datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoulli Fotsing Tchide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286180v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting frequent gradual patterns based on SAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Analysis on Associative Classification in Building Maintenance Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012126000003541⟩</w:t>
+              <w:t xml:space="preserve">The 36th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Shanghai, China. pp.45-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36822-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343730v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Oriented Gradual Itemsets Mining Using High Utility Itemsets Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting frequent gradual patterns based on SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badran Raddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_10⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012126000003541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280311v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur les motifs graduels pour la recommandation dans un contexte de consommation répétée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
+                <w:t xml:space="preserve">Utility-Oriented Gradual Itemsets Mining Using High Utility Itemsets Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.107-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323286v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Frequent (Closed) Seasonal Gradual Patterns Using Closed Itemset Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Come</w:t>
+                <w:t xml:space="preserve">Une approche basée sur les motifs graduels pour la recommandation dans un contexte de consommation répétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Nganmeni Njamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.265-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063559v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint-based approach for enumerating gradual itemsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Jabbour</w:t>
+                <w:t xml:space="preserve">Extracting Frequent (Closed) Seasonal Gradual Patterns Using Closed Itemset Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021: 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00093⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.1442-1448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466372v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPoID: Extraction de Motifs Graduels pour les Bases de Données Imprécises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
+                <w:t xml:space="preserve">A constraint-based approach for enumerating gradual itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances: EGC'2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2021: 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington D.C (virtual), United States. pp.582-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556823v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting human impacts as far back as Prehistory: palaeoecological and data mining key tools for eutrophic lake management.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPoID: Extraction de Motifs Graduels pour les Bases de Données Imprécises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">.Quaternaire12 Paris 2020, Colloque Q12 sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances: EGC'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363079v1</w:t>
+                <w:t xml:space="preserve">hal-03556823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting human impacts as far back as Prehistory: palaeoecological and data mining key tools for eutrophic lake management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lonlac Konlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">.Quaternaire12 Paris 2020, Colloque Q12 sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281598v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Gradual Itemsets Using Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,51 +3899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
+                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
@@ -3982,1059 +3978,1184 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176551v1</w:t>
+                <w:t xml:space="preserve">hal-02281598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de Motifs Graduels Fermés Fréquents Sous Contrainte de la Temporalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.383--384</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134343v1</w:t>
+                <w:t xml:space="preserve">hal-02176551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche d'Extraction de Motifs Graduels (Fermés) Fréquents Sous Contrainte de la Temporalité</w:t>
+                <w:t xml:space="preserve">Fouille de Motifs Graduels Fermés Fréquents Sous Contrainte de la Temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Négrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.383--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103661v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding New Bi-Asserting Clauses For Faster Search in Modern SAT Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une Approche d'Extraction de Motifs Graduels (Fermés) Fréquents Sous Contrainte de la Temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium on Abstraction, Reformulation, and Approximation (SARA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Leavenworth, United States. pp.66-72</w:t>
+              <w:t xml:space="preserve">conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875416v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification de la Recherche dans les Solveurs SAT Modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Adding New Bi-Asserting Clauses For Faster Search in Modern SAT Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Symposium on Abstraction, Reformulation, and Approximation (SARA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Leavenworth, United States. pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820038v1</w:t>
+                <w:t xml:space="preserve">hal-00875416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Extending Resolution by Dynamic Substitution of Boolean Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing (SAT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Trento, Italy. pp.491-492</w:t>
+              <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence (ICTAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Athens, Greece. pp.1029-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865581v1</w:t>
+                <w:t xml:space="preserve">hal-00865574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Intensification de la Recherche dans les Solveurs SAT Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ièmes Journées Francophones de Programmation par Contraintes (JFPC'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.156-159</w:t>
+              <w:t xml:space="preserve">JFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869900v1</w:t>
+                <w:t xml:space="preserve">hal-00820038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution Etendue par Substitution Dynamique des Fonctions Booléennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing (SAT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trento, Italy. pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820039v1</w:t>
+                <w:t xml:space="preserve">hal-00865581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Resolution by Dynamic Substitution of Boolean Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence (ICTAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Athens, Greece. pp.1029-1034</w:t>
+              <w:t xml:space="preserve">8ièmes Journées Francophones de Programmation par Contraintes (JFPC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865574v1</w:t>
+                <w:t xml:space="preserve">hal-00869900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution Etendue par Substitution Dynamique des Fonctions Booléennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Etude Comparative entre Motifs Graduels et Corrélations Statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Domche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. Revue des Nouvelles Technologies de l'Information, RNTI-E-40, pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’itemsets graduels de haute utilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscile Audrey Fongue Assondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,51 +5170,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. RNTI-E-39, pp.649-650, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5103,271 +5224,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12393, Springer International Publishing, pp.197-207, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59065-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Extracting Frequent (Closed) Gradual Patterns Under Temporal Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5377,601 +5498,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Power of Gradual Patterns for Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamga Durande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Gap Between Gradual Patterns and Statistical Correlations in Numerical Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Domche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Learned Clauses Database Reduction Strategies Based on Dominance Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the power of top-k undominated learnt clauses for Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6039,51 +6160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B234DC8"/>
+    <w:nsid w:val="273B9792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6270,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Durande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Durande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>