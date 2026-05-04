--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -321,603 +321,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological and theoretical framework for implementing explainable artificial intelligence (XAI) in business applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the discovery of frequent gradual patterns: a symbolic AI-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">Imen Ouled Dlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badran Raddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104044⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301033v1</w:t>
+                <w:t xml:space="preserve">hal-04729780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of frequent gradual patterns: a symbolic AI-based framework</w:t>
+                <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saïd Jabbour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-03303-4⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729780v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological and theoretical framework for implementing explainable artificial intelligence (XAI) in business applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Lujak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.102511. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853337v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPGT: GRAdual patterns with gradualness threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top-k Learned Clauses for Modern SAT Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of General Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03081079.2022.2162049⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (01), pp.1442-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213023500033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062737v1</w:t>
+                <w:t xml:space="preserve">hal-03552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Learned Clauses for Modern SAT Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRAPGT: GRAdual patterns with gradualness threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (01), pp.1442-1448. </w:t>
+              <w:t xml:space="preserve">International Journal of General Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218213023500033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03081079.2022.2162049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552145v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
               </w:r>
@@ -1041,51 +1041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel algorithm for searching frequent gradual patterns from an ordered data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.1029-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,90 +1132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Frequent Gradual Patterns Using Constraints Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Research Repository</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, abs/1903.08452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Learned Clauses Database Reduction Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,243 +1491,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une génération d’explications contrefactuelles plausibles à partir des motifs graduels</w:t>
+                <w:t xml:space="preserve">A Hybrid CNN-BiLSTM Approach for Whale Monitoring Using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthia Ngotagua Yonkeu</w:t>
+                <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
+              <w:t xml:space="preserve">EGC-GAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2026, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404587v1</w:t>
+                <w:t xml:space="preserve">hal-05579154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid CNN-BiLSTM Approach for Whale Monitoring Using Distributed Acoustic Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dione</w:t>
+                <w:t xml:space="preserve">Vers une génération d’explications contrefactuelles plausibles à partir des motifs graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthia Ngotagua Yonkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-GAST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGC, Jan 2026, Anglet (France), France</w:t>
+              <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579154v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les motifs graduels pour améliorer l’explicabilité des modèles</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,90 +2046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,51 +2275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bomgni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-143, </w:t>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.107-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,90 +3235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur les motifs graduels pour la recommandation dans un contexte de consommation répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette Nganmeni Njamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3464,77 +3464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint-based approach for enumerating gradual itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2021: 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington D.C (virtual), United States. pp.582-589, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,90 +3568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPoID: Extraction de Motifs Graduels pour les Bases de Données Imprécises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances: EGC'2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,256 +3795,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Gradual Itemsets Using Sequential Pattern Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Jabbour</w:t>
+                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600347v1</w:t>
+                <w:t xml:space="preserve">hal-02281598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beauger Aude</w:t>
+                <w:t xml:space="preserve">Mining Gradual Itemsets Using Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281598v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
               </w:r>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. pp.383--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4490,217 +4490,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Resolution by Dynamic Substitution of Boolean Functions</w:t>
+                <w:t xml:space="preserve">Intensification de la Recherche dans les Solveurs SAT Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence (ICTAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Athens, Greece. pp.1029-1034</w:t>
+              <w:t xml:space="preserve">JFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865574v1</w:t>
+                <w:t xml:space="preserve">hal-00820038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification de la Recherche dans les Solveurs SAT Modernes</w:t>
+                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing (SAT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trento, Italy. pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820038v1</w:t>
+                <w:t xml:space="preserve">hal-00865581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
               </w:r>
@@ -4729,263 +4729,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing (SAT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Trento, Italy. pp.491-492</w:t>
+              <w:t xml:space="preserve">8ièmes Journées Francophones de Programmation par Contraintes (JFPC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865581v1</w:t>
+                <w:t xml:space="preserve">hal-00869900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
+                <w:t xml:space="preserve">Résolution Etendue par Substitution Dynamique des Fonctions Booléennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ièmes Journées Francophones de Programmation par Contraintes (JFPC'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.156-159</w:t>
+              <w:t xml:space="preserve">JFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869900v1</w:t>
+                <w:t xml:space="preserve">hal-00820039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution Etendue par Substitution Dynamique des Fonctions Booléennes</w:t>
+                <w:t xml:space="preserve">Extending Resolution by Dynamic Substitution of Boolean Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence (ICTAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Athens, Greece. pp.1029-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820039v1</w:t>
+                <w:t xml:space="preserve">hal-00865574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5029,64 +5029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Domche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. Revue des Nouvelles Technologies de l'Information, RNTI-E-40, pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscile Audrey Fongue Assondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. RNTI-E-39, pp.649-650, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5512,239 +5512,239 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Power of Gradual Patterns for Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamga Durande</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288478v1</w:t>
+                <w:t xml:space="preserve">hal-05288478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Gap Between Gradual Patterns and Statistical Correlations in Numerical Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Domche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5753,346 +5753,346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Learned Clauses Database Reduction Strategies Based on Dominance Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the power of top-k undominated learnt clauses for Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6160,51 +6160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="273B9792"/>
+    <w:nsid w:val="C7823F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Durande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>