--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3278-9969</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=j_H75U8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,1189 +204,1189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing associative classification on imbalanced data through ontology-based feature extraction and resampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 309, pp.112897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2024.112897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the discovery of frequent gradual patterns: a symbolic AI-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ouled Dlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (7), pp.944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-024-03303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.102511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological and theoretical framework for implementing explainable artificial intelligence (XAI) in business applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.104044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-k Learned Clauses for Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (01), pp.1442-1448. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213023500033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAPGT: GRAdual patterns with gradualness threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of General Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03081079.2022.2162049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel algorithm for searching frequent gradual patterns from an ordered data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.1029-1042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-194644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Frequent Gradual Patterns Using Constraints Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Research Repository</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, abs/1903.08452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Learned Clauses Database Reduction Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (08), pp.1850033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218213018500331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1375,3611 +1396,3611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the Power of Gradual Patterns for Explainable AI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Hybrid CNN-BiLSTM Approach for Whale Monitoring Using Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">EGC-GAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2026, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404534v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid CNN-BiLSTM Approach for Whale Monitoring Using Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unleashing the Power of Gradual Patterns for Explainable AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dione</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-GAST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGC, Jan 2026, Anglet (France), France</w:t>
+              <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579154v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une génération d’explications contrefactuelles plausibles à partir des motifs graduels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthia Ngotagua Yonkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les motifs graduels pour améliorer l’explicabilité des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 26ème conférence Francophone Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dione</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing The Assessment of the Quality of Explanations for AI-based Network IDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Meddahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Faster, Not Harder: A New Criterion for Gradual Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lesage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lesage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoulli Fotsing Tchide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636431v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
+                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
+              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797807v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04636431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Analysis on Associative Classification in Building Maintenance Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Shanghai, China. pp.45-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-36822-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting frequent gradual patterns based on SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.136-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012126000003541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility-Oriented Gradual Itemsets Mining Using High Utility Itemsets Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.107-113, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur les motifs graduels pour la recommandation dans un contexte de consommation répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette Nganmeni Njamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Frequent (Closed) Seasonal Gradual Patterns Using Closed Itemset Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.1442-1448, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint-based approach for enumerating gradual itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2021: 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington D.C (virtual), United States. pp.582-589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPoID: Extraction de Motifs Graduels pour les Bases de Données Imprécises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chirmeni Boujike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances: EGC'2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting human impacts as far back as Prehistory: palaeoecological and data mining key tools for eutrophic lake management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lonlac Konlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.Quaternaire12 Paris 2020, Colloque Q12 sur le Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Gradual Itemsets Using Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New Orleans, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de Motifs Graduels Fermés Fréquents Sous Contrainte de la Temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Négrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. pp.383--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche d'Extraction de Motifs Graduels (Fermés) Fréquents Sous Contrainte de la Temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding New Bi-Asserting Clauses For Faster Search in Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium on Abstraction, Reformulation, and Approximation (SARA'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Leavenworth, United States. pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de la Recherche dans les Solveurs SAT Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing (SAT'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Trento, Italy. pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification Search in Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ièmes Journées Francophones de Programmation par Contraintes (JFPC'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France. pp.156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution Etendue par Substitution Dynamique des Fonctions Booléennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Resolution by Dynamic Substitution of Boolean Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence (ICTAI'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Athens, Greece. pp.1029-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4989,232 +5010,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Etude Comparative entre Motifs Graduels et Corrélations Statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Domche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. Revue des Nouvelles Technologies de l'Information, RNTI-E-40, pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’itemsets graduels de haute utilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscile Audrey Fongue Assondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. RNTI-E-39, pp.649-650, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5224,875 +5245,989 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12393, Springer International Publishing, pp.197-207, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59065-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Extracting Frequent (Closed) Gradual Patterns Under Temporal Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Power of Gradual Patterns for Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Gap Between Gradual Patterns and Statistical Correlations in Numerical Data Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DAStatFormer: A Hybrid Multibranch Transformer with Statistical Feature Integration for DAS-Based Pattern Recognitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766412v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Gap Between Gradual Patterns and Statistical Correlations in Numerical Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Domche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03986063v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Interactive Platform for Extracting Gradual Patterns from Multivariate Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02480657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learned Clauses Database Reduction Strategies Based on Dominance Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478217v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards Learned Clauses Database Reduction Strategies Based on Dominance Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the power of top-k undominated learnt clauses for Modern SAT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6160,51 +6295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7823F83"/>
+    <w:nsid w:val="819B71CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6391,51 +6526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerry-lonlac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3278-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=j_H75U8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03303-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04301033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023500033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chirmeni Boujike" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2162049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04506635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018500331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Ngotagua Yonkeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05342326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fongue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dlala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Nguifo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012126000003541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Nganmeni Njamnou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Come" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00229" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;grevergne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Domche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscile Audrey Fongue Assondji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288478v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986063v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>