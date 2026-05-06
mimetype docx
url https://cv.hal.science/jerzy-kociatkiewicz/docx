--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -399,893 +399,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.284-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679492v1</w:t>
+                <w:t xml:space="preserve">hal-04243729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holders of battered memories: exploring suitcases as museum metaphors for travel, exile, and incarceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curator: The Museum Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (4), pp.821-834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cura.12642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Ochinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Sociology of Leadership, 24, pp.221-244. </w:t>
+              <w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.135-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730447v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t>
+              <w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Sociology of Leadership, 24, pp.221-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918615v1</w:t>
+                <w:t xml:space="preserve">hal-04730447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (1), pp.284-304. </w:t>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Embodied Writing, 30 (3), pp.323-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243729v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monokultury nam nie służą</w:t>
+                <w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kornelia Sobczak</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialog : miesięcznik poświęcony dramaturgii współczesnej</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505076221107439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104417v1</w:t>
+                <w:t xml:space="preserve">hal-03735974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t>
+                <w:t xml:space="preserve">Monokultury nam nie służą</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Mosiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Sobczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialog : miesięcznik poświęcony dramaturgii współczesnej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (796), pp.46-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03735974v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ghost of capitalism: a guide to seeing, naming and exorcising the spectre haunting the business school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dances with despots: tourists and the afterlife of statues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Zueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13505076211005810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2-3), pp.584-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09669582.2021.1909602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212379v1</w:t>
+                <w:t xml:space="preserve">hal-03196901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dances with despots: tourists and the afterlife of statues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ghost of capitalism: a guide to seeing, naming and exorcising the spectre haunting the business school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2-3), pp.584-599. </w:t>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.310-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09669582.2021.1909602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13505076211005810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196901v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The possibility of disalienated work: being at home in alternative organizations</w:t>
               </w:r>
@@ -1369,191 +1369,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t>
+                <w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowy Obywatel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t>
+              <w:t xml:space="preserve">Magazyn Kontakt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862187v1</w:t>
+                <w:t xml:space="preserve">hal-02548991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t>
+                <w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazyn Kontakt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 261</w:t>
+              <w:t xml:space="preserve">Nowy Obywatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548991v1</w:t>
+                <w:t xml:space="preserve">hal-02862187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolność wyobraźni i odpowiedzialność obserwatora</w:t>
               </w:r>
@@ -1693,395 +1693,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zarządzanie Mediami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/23540214ZM.18.018.10570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401085v1</w:t>
+                <w:t xml:space="preserve">hal-02401109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupying whateverland : journeys to museums in the Baltic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395507v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
+                <w:t xml:space="preserve">Occupying whateverland : journeys to museums in the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zarządzanie Mediami</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/23540214ZM.18.018.10570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401109v1</w:t>
+                <w:t xml:space="preserve">hal-02395507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t>
+                <w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400920v1</w:t>
+                <w:t xml:space="preserve">hal-02401085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Att läsa Bauman i osäkra tider - eller: ”det baumanska fönstret”</w:t>
               </w:r>
@@ -2225,373 +2225,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The body in the library : an investigative celebration of deviation, hesitation, and lack of closure</w:t>
+                <w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nowy Obywatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Głos mają kobiety, 27 (78), pp.90-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400935v1</w:t>
+                <w:t xml:space="preserve">hal-02467656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O oddawaniu pracy robotom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The body in the library : an investigative celebration of deviation, hesitation, and lack of closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowy Obywatel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.114-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350507618780367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423788v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O oddawaniu pracy robotom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nowy Obywatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polska na peryferiach, 79, pp.95-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400973v1</w:t>
+                <w:t xml:space="preserve">hal-02423788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t>
+                <w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowy Obywatel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467656v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand plots of management bestsellers : learning from narrative and thematic coherence</w:t>
               </w:r>
@@ -2844,209 +2844,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t>
+                <w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423779v1</w:t>
+                <w:t xml:space="preserve">hal-02423778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t>
+                <w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423778v1</w:t>
+                <w:t xml:space="preserve">hal-02423779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City festivals : creativity and control in staged urban experiences</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for political history : reflections on studying museums of recent history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.105-121, 2024, 978-1-032-44289-1. </w:t>
@@ -4094,260 +4094,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t>
+                <w:t xml:space="preserve">The incompleteness theorem : the importance of reinterpretation in management studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anders Örtenblad. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t>
+              <w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-30, 2020, Humanistic Management, 978-0-367-55007-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003091530-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002153v1</w:t>
+                <w:t xml:space="preserve">hal-02997696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incompleteness theorem : the importance of reinterpretation in management studies</w:t>
+                <w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Örtenblad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02997696v1</w:t>
+                <w:t xml:space="preserve">hal-03002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okupacja Krainy Gdziekolwiek: Muzea historii najnowszej i zwiedzający je turyści</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Łukasz Gaweł; Monika Kostera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.33-51, 2018, 978-83-233-4433-9</w:t>
@@ -5207,51 +5207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Micheaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533241295610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carnegie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cura.12642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Mosiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Sobczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196901v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2021.1909602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.09.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776411407810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10245280008523538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Niemiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Micheaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533241295610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carnegie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cura.12642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Mosiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Sobczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196901v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2021.1909602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776411407810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10245280008523538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Niemiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>