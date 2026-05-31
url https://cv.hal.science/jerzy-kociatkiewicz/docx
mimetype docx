--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -399,728 +399,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Ochinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t>
+              <w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.135-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243729v1</w:t>
+                <w:t xml:space="preserve">hal-04679492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holders of battered memories: exploring suitcases as museum metaphors for travel, exile, and incarceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curator: The Museum Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (4), pp.821-834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cura.12642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.135-168. </w:t>
+              <w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Sociology of Leadership, 24, pp.221-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679492v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Embodied Writing, 30 (3), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730447v1</w:t>
+                <w:t xml:space="preserve">hal-03918615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Embodied Writing, 30 (3), pp.323-337. </w:t>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.284-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918615v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t>
+                <w:t xml:space="preserve">Monokultury nam nie służą</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Mosiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Sobczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialog : miesięcznik poświęcony dramaturgii współczesnej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (796), pp.46-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735974v1</w:t>
+                <w:t xml:space="preserve">hal-04104417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monokultury nam nie służą</w:t>
+                <w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kornelia Sobczak</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialog : miesięcznik poświęcony dramaturgii współczesnej</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505076221107439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104417v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dances with despots: tourists and the afterlife of statues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1369,191 +1369,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t>
+                <w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazyn Kontakt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 261</w:t>
+              <w:t xml:space="preserve">Nowy Obywatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548991v1</w:t>
+                <w:t xml:space="preserve">hal-02862187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t>
+                <w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowy Obywatel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t>
+              <w:t xml:space="preserve">Magazyn Kontakt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862187v1</w:t>
+                <w:t xml:space="preserve">hal-02548991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolność wyobraźni i odpowiedzialność obserwatora</w:t>
               </w:r>
@@ -1693,395 +1693,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michał Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zarządzanie Mediami</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.163-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401109v1</w:t>
+                <w:t xml:space="preserve">hal-02401085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t>
+              <w:t xml:space="preserve">Zarządzanie Mediami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/23540214ZM.18.018.10570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400920v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupying whateverland : journeys to museums in the Baltic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395507v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupying whateverland : journeys to museums in the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401085v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Att läsa Bauman i osäkra tider - eller: ”det baumanska fönstret”</w:t>
               </w:r>
@@ -2225,109 +2225,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O oddawaniu pracy robotom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowy Obywatel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Głos mają kobiety, 27 (78), pp.90-97</w:t>
+              <w:t xml:space="preserve">, 2018, Polska na peryferiach, 79, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467656v1</w:t>
+                <w:t xml:space="preserve">hal-02423788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body in the library : an investigative celebration of deviation, hesitation, and lack of closure</w:t>
               </w:r>
@@ -2398,200 +2398,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O oddawaniu pracy robotom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowy Obywatel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423788v1</w:t>
+                <w:t xml:space="preserve">hal-02400973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t>
+                <w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nowy Obywatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Głos mają kobiety, 27 (78), pp.90-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scaman.2018.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400973v1</w:t>
+                <w:t xml:space="preserve">hal-02467656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand plots of management bestsellers : learning from narrative and thematic coherence</w:t>
               </w:r>
@@ -2844,209 +2844,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t>
+                <w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423778v1</w:t>
+                <w:t xml:space="preserve">hal-02423779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t>
+                <w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kostera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423779v1</w:t>
+                <w:t xml:space="preserve">hal-02423778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City festivals : creativity and control in staged urban experiences</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for political history : reflections on studying museums of recent history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.105-121, 2024, 978-1-032-44289-1. </w:t>
@@ -4094,260 +4094,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incompleteness theorem : the importance of reinterpretation in management studies</w:t>
+                <w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kostera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Örtenblad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003091530-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997696v1</w:t>
+                <w:t xml:space="preserve">hal-03002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t>
+                <w:t xml:space="preserve">The incompleteness theorem : the importance of reinterpretation in management studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anders Örtenblad. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t>
+              <w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-30, 2020, Humanistic Management, 978-0-367-55007-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003091530-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002153v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okupacja Krainy Gdziekolwiek: Muzea historii najnowszej i zwiedzający je turyści</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Łukasz Gaweł; Monika Kostera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.33-51, 2018, 978-83-233-4433-9</w:t>
@@ -5207,51 +5207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Micheaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533241295610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carnegie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cura.12642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Mosiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Sobczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196901v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2021.1909602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776411407810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10245280008523538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Niemiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Micheaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533241295610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carnegie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cura.12642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Mosiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Sobczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196901v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669582.2021.1909602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776411407810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10245280008523538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Niemiec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>