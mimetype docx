--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1267,295 +1267,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t>
+                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérin</w:t>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Jouault</w:t>
+                <w:t xml:space="preserve">Fréderic Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Proost</w:t>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cordier</w:t>
+                <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1296, pp.517-526. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345585v1</w:t>
+                <w:t xml:space="preserve">hal-02402977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
+                <w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Barbier</w:t>
+                <w:t xml:space="preserve">Séverine Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Boudon</w:t>
+                <w:t xml:space="preserve">Anaïs Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">Kristof Proost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Peron</w:t>
+                <w:t xml:space="preserve">Simon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1296, pp.517-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402977v1</w:t>
+                <w:t xml:space="preserve">hal-03345585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t>
               </w:r>
@@ -1839,77 +1839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2232,51 +2232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple pathways regulate shoot branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Huché-Thélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 168, pp.17-26. </w:t>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 121 (1), pp.116 - 124. </w:t>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,51 +3133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBACB790"/>
+    <w:nsid w:val="FC5A6530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>