--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2877,394 +2877,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+                <w:t xml:space="preserve">Qiongli Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Baccar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1097-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941171v1</w:t>
+                <w:t xml:space="preserve">hal-00826101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.116 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019789v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t>
+                <w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.1097-1109. </w:t>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826101v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC5A6530"/>
+    <w:nsid w:val="C03ED746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>