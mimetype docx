--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,3762 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3710 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Bertheloot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Permanent researcher in INRAE.Undersanding and modelling the reproductive development of cereals under new agro-climatic scenarios.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jessica-bertheloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5941-2227</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iBIORn8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research aims to understand and model the morphological plasticity of plants as a way to adapt to their growing environment. I use an integrative multi-scale approach (from the molecular to the plant level) using experimentation combined with computer simulation. These researches are built so as to meet the challenge of developing cultivation strategies and genotypes adapted to the more and more complex agro-climatic scenarios.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ledroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating light quantity and quality over plant organs using a ray-tracing method to investigate plant responses in growth chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.104256. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinin-induced bud outgrowth depends on sugar metabolism and signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengrong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (18), pp.5351-5366. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of blue photoconversion film on tomato young plants under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1377, pp.269-274. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose promotes D53 accumulation and tillering in rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyash Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Uzair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Davière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3044-3060. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of Sugar and Cytokinin Signaling in Plant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuchao Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22031282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar availability is involved in rose bud outgrowth stimulation following a temporary light intensity restriction during the vegetative development of the main stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ledroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon and potato crops productivity under a new generation of optically active greenhouse films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1296, pp.517-526. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1296.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do nitrogen- and sulphur-remobilization-related parameters measured at the onset of the reproductive stage provide early indicators to adjust N and S fertilization in oilseed rape (Brassica napus L.) grown under N- and/or S-limiting supplies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Akmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">· Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250 (6), pp.2047-2062. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-019-03284-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRANCHED1: A Key Hub of Shoot Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant responses to red and far-red lights, applications in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Corot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4-21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose is an early modulator of the key hormonal mechanisms controlling bud outgrowth in Rosa hybrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-D. Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (7), pp.2569-2582. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple pathways regulate shoot branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.741. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the visual quality of ornamental plants: comparison of three methodologies in the case of the rosebush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santagostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 168, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose bush leaf and internode expansion dynamics: analysis and development of a model capturing interplant variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Gueritaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (no 418), 12 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-nitrogen relationships within reproductive wheat canopy are modulated by plant modular organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of depth camera for 3D phenotyping of entire plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.122 - 127. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2011.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tino Dornbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), pp.116 - 124. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. I.Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1085-1096. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMA, a functional-structural model of nitrogen economy within wheat culms after flowering. II. Evaluation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiongli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1097-1109. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.S220-S220. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (10), pp.781-796. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP08064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of light and nitrogen distribution during grain filling within wheat canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (3), pp.1707-1720. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.108.124156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3817,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C03ED746"/>
+    <w:nsid w:val="8C2F0D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-bertheloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5941-2227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iBIORn8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104256" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05133109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.32" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17834" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchao Jiao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Proost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cordier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.67" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.05.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Perez-Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00940893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Huche-Thelier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Gueritaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00418" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDQGH6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>