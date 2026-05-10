--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -1875,51 +1875,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2237,358 +2237,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions du politique et construction de la citoyenneté : les expériences des enfants du Conseil Municipal des Enfants de Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le conseil municipal des enfants: quelles contributions à la construction de la citoyenneté dans l'enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de l'AFSP, Session thématique 46 : Les représentations enfantines du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du REPCITé, Citoyenneté et éducation : quels dialogues entre les disciplines universitaires ? Entre les éducateurs et les chercheurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REPCITé, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02510891v1</w:t>
+                <w:t xml:space="preserve">hal-05592869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie Participative et citoyenneté politique des femmes dans les Conseils Communaux au Venezuela</w:t>
+                <w:t xml:space="preserve">Perceptions du politique et construction de la citoyenneté : les expériences des enfants du Conseil Municipal des Enfants de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Femmes, Pouvoir et Politique dans les Amériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches sur le Brésil (CERB); Institut de recherches et d’études féministes; Chaire Nycole Turmel; Université de Québec, Mar 2013, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">14e Congrès de l'AFSP, Session thématique 46 : Les représentations enfantines du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04999865v1</w:t>
+                <w:t xml:space="preserve">halshs-02510891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternité politique et participation locale au Venezuela : modalités pratiques d’un engagement quotidien</w:t>
+                <w:t xml:space="preserve">Démocratie Participative et citoyenneté politique des femmes dans les Conseils Communaux au Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Genre et engagement(s) politique(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Civilisations et Identités Culturelles Comparées des sociétés européennes et occidentales (CICC); Laboratoire d’Etudes Romanes (LER); Institut des Amériques; Université Paris 8; Université Cergy-Pontoise, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Femmes, Pouvoir et Politique dans les Amériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches sur le Brésil (CERB); Institut de recherches et d’études féministes; Chaire Nycole Turmel; Université de Québec, Mar 2013, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04999853v1</w:t>
+                <w:t xml:space="preserve">halshs-04999865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maternité politique et participation locale au Venezuela : modalités pratiques d’un engagement quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Genre et engagement(s) politique(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Civilisations et Identités Culturelles Comparées des sociétés européennes et occidentales (CICC); Laboratoire d’Etudes Romanes (LER); Institut des Amériques; Université Paris 8; Université Cergy-Pontoise, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maternité politique et participation locale : effets et évolution de la transition participative au Venezuela. (Consejos Comunales, milieu rural et urbain, Mérida et Valencia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Approches des représentations sociales et symboliques au Venezuela"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEIVEN - Groupe d'études interdisciplinaire sur le Venezuela (2011-2012); Institut des Amériques, May 2012, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/jwf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2598,161 +2693,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Deuxième partie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01796445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2899,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508644v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7141/resistantes-militantes-citoyennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Der Meulen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wallerich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Larose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2024.1606372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.5448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.069.0153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.57929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/1108-enfants-sujets-politiques-les-jeunes-generations-face-a-la-crise-du-covid.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/quartiers-confines/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/jwf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508644v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7141/resistantes-militantes-citoyennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Der Meulen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wallerich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Larose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2024.1606372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.5448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.069.0153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.57929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/1108-enfants-sujets-politiques-les-jeunes-generations-face-a-la-crise-du-covid.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/quartiers-confines/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/jwf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>