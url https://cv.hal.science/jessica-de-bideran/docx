--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -318,1799 +318,1877 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux et Alain Kerlan, avec la collaboration de Christine Détrez et de Myriam Lemonchois, Évaluer l’éducation artistique et culturelle. Enjeux épistémologiques et politiques de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.27 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14pg1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosemonde Gérard, femme poète de la Belle Époque à la Villa Arnaga : Absence et présence muséographique d’une poétesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46, pp.198-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/159cr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser collectivement le devenir d’un musée : la participation des publics comme recueil des émotions patrimoniales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
+                <w:t xml:space="preserve">Jangala au Muséum de Bordeaux, la littérature comme opérateur de médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44, pp.126-147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 43, pp.186-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclinaisons des fables animalières de Benjamin Rabier, symbole des prémices d’un nouveau système médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12svr⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.1-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04814171v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre du Petit Prince, ou la cohabitation des valeurs patrimoniale et marchande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+                <w:t xml:space="preserve">Cov’culture : Analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da investigação às práticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25757/invep.v14i2.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclinaisons des fables animalières de Benjamin Rabier, symbole des prémices d’un nouveau système médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111669ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser collectivement le devenir d’un musée : la participation des publics comme recueil des émotions patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42, pp.246-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.11056⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44, pp.126-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12svr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bahuaud</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publics des musées et institutions culturelles à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111669ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 | 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jangala au Muséum de Bordeaux, la littérature comme opérateur de médiation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la valorisation numérique des patrimoines littéraires par la recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.186-193</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 40, pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.9552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefebvre Muriel et Jolivet Anne-Claire (dir.). Des patrimoines en action : mise en mémoire des activités scientifiques (1880-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.13765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques info-communicationnelles au cœur du patrimoine culturel immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 211 (1), pp.21-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.211.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Repenser la valorisation numérique des patrimoines littéraires par la recherche-action</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée d’aujourd’hui pour auteurs d’hier, quand la BD devient un outil de construction du patrimoine littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Essard-Budail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en récit l’absence de collections. La renaissance de la maison natale de Jean Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitization and staging of literary heritage in authors’ homes: the virtual visit of the Centre François Mauriac in Malagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.309-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.9552⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.149-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.6947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bande dessinée d’aujourd’hui pour auteurs d’hier, quand la BD devient un outil de construction du patrimoine littéraire</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne superstar », l’exposition qui a transformé les bibliothécaires bordelais en storytellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Essard-Budail</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Francophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29173/af29453⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2 (2), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.202.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la diffusion du patrimoine des bibliothèques sur Wikipédia : retour sur une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauriac en une, Mauriac en livre, Mauriac en ligne. Réflexion sur les dispositifs éditoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baudorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribuer à la diffusion du patrimoine documentaire sur Wikipédia : pratiques et enjeux pour les institutions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.149-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.6947⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.165-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injonction à l'intuitivité et disparition des textes dans l'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20/3, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le numérique fait musée La Cité du Vin et la mise en exposition numérique des patrimoines œnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.5630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies d'Aliénor ou la construction d'un médiévalisme transmédiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Argod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26, https://www.revue-interrogations.org/Les-voies-d-Alienor-ou-la</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les experts du patrimoine s’emparent du transmédia storytelling : l’exemple de Montaigne Superstar, une stratégie inachevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2126,811 +2204,811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les nouvelles cultures de l’information dans les organisations, 51, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction info-communicationnelle des médiations historiques et mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.5238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'augmentation du patrimoine urbain, une exploration informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fragment daté au corpus patrimonialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le texte à venir, 1, pp.125-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en exposition et mobilisation numériques des mémoires des bastides du sud-ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3), pp.15-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/LCN.9.1.25-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide numérique et mise en scène du territoire, entre médiation patrimoniale et stratégie de communication touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes digitales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le texte à venir, 1, pp.125-142</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'augmentation du patrimoine urbain, une exploration informationnelle</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas d’école pour les services d’archives, quand médiation et dispositif numérique éloignent le document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.57-68</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique d'un objet muséographique, la photographie ancienne et son substitut numérique au musée d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes photographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visites numériques et parcours augmenté, ou les interactions complexes des touristes avec le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du document patrimonial au monument virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires virtuels entre références savantes et récit fictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2940,1763 +3018,1763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire place aux pratiques numériques interstitielles. Quelques réflexions à partir de pratiques de médiation culturelle dans le champ social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Colloque international de l'ISIAT - Repenser l’animation socio-culturelle à l’ère du numérique - Inclusion, éducation et engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nayra Vacaflor, Jan 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie triviale de l’Exemplaire de Bordeaux ou la construction locale d’entités patrimoniales complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES LIEUX DU PATRIMOINE : LES COLLECTIONS À L’ÉPREUVE DU TERRITOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auvergne-Rhône-Alpes Livre et Lecture en partenariat avec l'Enssib, Jan 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04919572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les politiques culturelles : UBIC ou l'apprentissage des postures de médiation en recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légitimer les politiques publiques par la communication et l'information : défis conceptuels et méthodes évolutives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau LPP (Légitimation des Politiques Publiques - Andy Smith - Sciences Po Bordeaux, CED) et R3-LEUTIC (Enjeux et Usages des TIC - Lise Vieira - Université Bordeaux Montaigne, MICA), Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de numérisation des expériences muséales et construction d’un mythe : retours réflexifs sur le recours à l’immersion en contexte patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience muséale et nouveaux dispositifs immersifs - Colloque International France-Canada 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape game en milieu littéraire où comment la résolution d’énigme devient médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées, galeries et collections à la loupe : enquêtes en milieu « muséal » dans la fiction (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Clémence Régnier; Marine Le Bail, Feb 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des “œuvres” - De la monumentalisation à la mise en communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANDRA-CeReS - Demain se souvient aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CeReS - Centre de Recherches Sémiotiques - Université de Limoges, Apr 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des souvenirs, tisser des liens : pour une culture scientifique intergénérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club MED’iation 2023 : forum des acteurs de culture scientifique de la Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nouvelle-Aquitaine Culture scientifique, technique et industrielle (NACSTI); Club MED’iation, May 2023, Le Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité du spectacle vivant dans un contexte de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, Dec 2023, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique : eldorado éditorial ou haut lieu de la littérature ? Une réflexion à partir des actions hors-les-murs du Centre François Mauriac de Malagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au "Bonheur des valeurs" : les lieux littéraires, de la sanctuarisation à l'ère du soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Saurier; Marie-Clémence Régnier, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les archives d’écrivains s’exposent : réflexions à propos de quelques tendances numériques au sein de musées et maisons littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail dans les métiers de la culture et du patrimoine Jeudi 14 décembre 2023 - Archives Nationales à Pierrefitte-sur-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence(s) et absence(s) des objets numériques au sein des scénographies d’expositions littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PatrimoniaLitté : Expositions littéraires – scénographies d'objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Christine Royère; Camille Van Vyve, Sep 2023, Distanciel, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation et patrimoine littéraire numérisé, vers une construction personnelle et collective de récits ancrés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude DaMuCo Autour des copies créatives d’oeuvres d’art : de nouvelles pratiques culturelles et numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Alix Molinie-Andlauer; Florence Andreacola; Marie-Christine Bordeaux, Nov 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international sur la Médiation Artistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola superior de educaçao de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs en réalité virtuelle du patrimoine d'un illustre : « Malagar numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Maisons des Illustres : des mémoires en mouvements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bicentenaire Louis Pasteur 2022, Jun 2022, Arbois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la place du chercheur dans la médiation et la médiatisation du patrimoine littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Com' en Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Fraysse, Dec 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme comme forme de récit médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énigme en Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Boucherat, Dec 2011, Nanterre, France. pp.235-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transmedia storytelling à l'épreuve de l'école. Réflexions autour des Voies d'Aliénor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le transmédia à l'épreuve du réel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam), May 2019, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences de Mauriac en ligne : de la base de données au musée numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse des sites web est-elle toujours pertinente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe PLIDAM – Pluralité des Langues et des Identités : Didactique, Acquisition, Médiations, Nov 2018, Paris (INALCO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extension numérique du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’ICOFOM - Définir le musée du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des restaurations de papier aux restitutions virtuelles, construction d'une reconnaissance scientifique et d'une mémoire patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la médiation des savoirs : Science de l’information-documentation et mémoires - Colloque international MUSSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution infographique à la lumière de la bande dessinée historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Cathédrales numériques&amp;quot;, nouvelles pratiques de médiation culturelle du patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International CIA - Connaissances et Informations en Action - Transfert et organisation des connaissances en contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de circulation et d'appropriation du patrimoine à travers les ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Patrimoines et humanités numériques, 21-23 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de réalité augmentée mobile au sein du château de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantier Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,589 +4784,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues autour du patrimoine: L’histoire, un enjeu de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Universitaires d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.376, 2023, 978-2-35768-159-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.7033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04315606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser le patrimoine via le transmedia storytelling, reflexions et experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Complicités, 2021, 978-2351203545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser le patrimoine via le transmédia storytelling. Réflexions et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Complicités, 2021, MUSÉO-EXPOGRAPHIE / OCIM, 9782351203545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditions Universitaires d’Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.376, 2023, 978-2-35768-159-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.eua.7033⟩</w:t>
+              <w:t xml:space="preserve">, 268 p., 2020, Collection « En-Jeux », 978-2-35768-125-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.4450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire, histoire et médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Complicités, 2021, MUSÉO-EXPOGRAPHIE / OCIM, 9782351203545</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 99, 2018, 978-2-8107-0512-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document : dialogue entre Sciences de l'information et de la communication et Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Complicités, 2021, 978-2351203545</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782364935785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...275 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5298,283 +5376,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montesquieu numérisé, commémoré et médiatisé : écritures numériques et médiations partagées autour des Lettres persanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sauret; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2024, 9782840165330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation et médiation autour du livre du Moyen Âge numérisé : le cas des manuscrits médiévaux d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karel Soumagnac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2024, Médiations et médiatisations des savoirs, 978-1-78405-997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor à l’école : dispositif transmédiatique, création transmédiévale et appropriation transgénérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Sagnes; Patrick Fraysse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et faire vivre le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée – PULM, 2023, 978-2-36781-498-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du patrimoine sous influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5594,1670 +5672,1874 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessica de Bideran; Mélanie Bourdaa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoriser le patrimoine via le transmédia storytelling. Réflexions et expérimentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complicités, pp.7-28, 2021, Muséo-Expographie - OCIM, 978-2351203545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérisation et extension du patrimoine littéraire. Réflexions à propos de « Mauriac en ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Henryot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du patrimoine écrit Objets, acteurs, usages sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-126, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cité du vin : un choix d’interprétation universelle entre immersion pervasive et médiation polysensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-314, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Mises en scène du patrimoine en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions universitaires d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-29, 2020, 978-2-35768-125-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumentalisation des sciences historiques, démonumentalisation des mémoires patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Beyaert-Geslin; Ludovic Chatenet; Françoise Okala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, 2019, 978-2-84287-742-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publiciser la recherche : témoignage et réflexions à propos de carnets de recherche en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Fraysse; Cécile Gardiès; Isabelle Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les sciences de l'information et de la communication : contributions hybrides autour des travaux de Viviane Couzinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IDC, 978-2-36493-600-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer le Moyen Âge et ses monuments en images de synthèse, le palais de l’Ombrière comme objet médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Jacobi et Fabrice Denise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-90, 2017, OCIM, 978-2-11-151842-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE DOCUMENT : DIALOGUE ENTRE SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION ET HISTOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2017, Le document : dialogue entre Sciences de l'information et de la communication et Histoire, 9782364935785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence et modifications des formes de documentation patrimoniale : circulation d’un monument médiéval entre le XIXe et le XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Fraysse; Jessica de Bideran; Julie Deramond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le document : dialogue entre sciences de l'information et de la communication et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-150, 2017, IDC Information Documentation Communication, 978-2-36493-578-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail Royal à la trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus Schlicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Portail Royal de la cathédrale de Bordeaux. Redécouverte d'un chef-d'œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, 2016, 2356131655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast scientifique « Le Passé composé au présent » - Série « Vous avez dit Vintage ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pecolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la rencontre du Petit Prince, ou la cohabitation des valeurs patrimoniale et marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.11056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-action : « Éveil Culturel et Artistique du jeune enfant (0-3 ans) au Pays Basque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérations et interstices : explorations autour du label 100% EAC de la Ville de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; UBIC (Université Bordeaux Inter-Culture). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05376391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un outil de capitalisation pour l’accompagnement des projets artistiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne, Bordeaux, FRA.; UBIC (Université Bordeaux Inter-Culture). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recherche-action : « Éveil Culturel et Artistique du jeune enfant (0-3 ans) au Pays Basque »</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'impact des parcours solidaires de de l’Opéra National de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne. 2025</w:t>
+              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne, Bordeaux, FRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude d'impact des parcours solidaires de de l’Opéra National de Bordeaux</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueillir les représentations et attentes des futurs usagers en amont de la rédaction du PSC du nouveau pôle patrimonial et culturel de Samadet (40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne, Bordeaux, FRA. 2024</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Emilie Cendoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recueillir les représentations et attentes des futurs usagers en amont de la rédaction du PSC du nouveau pôle patrimonial et culturel de Samadet (40)</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à maîtrise d'usage Abbaye d'Arthous (40). Enrichir l’expérience de visite via la médiation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne. 2023</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bordeaux Montaigne; UBIC Université Bordeaux Inter-Culture. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine d'auteurs en Nouvelle-Aquitaine : pour une politique concertée de valorisation et d'usage numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Bordeaux Montaigne; UBIC (Université Bordeaux Inter-Culture). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Final P@trinum Programme de recherche Rapport remis à la DRAC Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux Montaigne; UBIC Université Bordeaux Inter-Culture. 2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ESPE Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Bordeaux Montaigne; UBIC (Université Bordeaux Inter-Culture). 2022</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide pour la valorisation numérique des patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Maggiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Sites &amp; Cités. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...222 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7267,100 +7549,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infographie, images de synthèse et patrimoine monumental : espace de représentation, espace de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012BOR30025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00751452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7370,424 +7652,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Deharme, la femme surréaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loti et l’Agonie de l’Euskal Herria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pays de l’esquive : Bernard Manciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, c’est agir ! autour de François Mauriac à la bibliothèque de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire, c’est agir ! autour de François Mauriac à la bibliothèque de Bordeaux</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Venez, je vous prie dans la maison où je suis né… » ou la renaissance de la maison natale de Jean Giraudoux (Maison d’écrivain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numériser les articles de presse de François Mauriac (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u98y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7855,51 +8137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F344CBF5"/>
+    <w:nsid w:val="569E13EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8086,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-de-bideran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6654-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165414839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/de-bideran-jessica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerass.com/axe-patrimoine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubic.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lageduvirtuel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehistoire.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medianum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mauriacenligne.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traversees.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pg1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahuaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.11056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111669ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Essard-Budail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Argod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.25-38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10519" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10587" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/20421579X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Emilie Cendoya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Doremus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maggiori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751452v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u98y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-de-bideran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6654-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165414839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/de-bideran-jessica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerass.com/axe-patrimoine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubic.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lageduvirtuel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehistoire.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medianum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mauriacenligne.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traversees.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pg1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahuaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111669ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Essard-Budail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29453" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Argod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.25-38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10587" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/20421579X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pecolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.11056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Emilie Cendoya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Doremus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Ortiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maggiori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u98y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>