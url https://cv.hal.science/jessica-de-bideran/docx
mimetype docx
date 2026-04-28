--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -352,2462 +352,2462 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rosemonde Gérard, femme poète de la Belle Époque à la Villa Arnaga : Absence et présence muséographique d’une poétesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159cr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bordeaux et Alain Kerlan, avec la collaboration de Christine Détrez et de Myriam Lemonchois, Évaluer l’éducation artistique et culturelle. Enjeux épistémologiques et politiques de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.27 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14pg1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser collectivement le devenir d’un musée : la participation des publics comme recueil des émotions patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46, pp.198-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/159cr⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44, pp.126-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12svr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jangala au Muséum de Bordeaux, la littérature comme opérateur de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.186-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déclinaisons des fables animalières de Benjamin Rabier, symbole des prémices d’un nouveau système médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cov’culture : Analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Da investigação às práticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25757/invep.v14i2.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclinaisons des fables animalières de Benjamin Rabier, symbole des prémices d’un nouveau système médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1111669ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publics des musées et institutions culturelles à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 | 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.14721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la valorisation numérique des patrimoines littéraires par la recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44, pp.126-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12svr⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 40, pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.9552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques info-communicationnelles au cœur du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 211 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefebvre Muriel et Jolivet Anne-Claire (dir.). Des patrimoines en action : mise en mémoire des activités scientifiques (1880-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 | 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.14721⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Repenser la valorisation numérique des patrimoines littéraires par la recherche-action</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée d’aujourd’hui pour auteurs d’hier, quand la BD devient un outil de construction du patrimoine littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Essard-Budail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en récit l’absence de collections. La renaissance de la maison natale de Jean Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitization and staging of literary heritage in authors’ homes: the virtual visit of the Centre François Mauriac in Malagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.309-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.9552⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.149-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.6947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lefebvre Muriel et Jolivet Anne-Claire (dir.). Des patrimoines en action : mise en mémoire des activités scientifiques (1880-2016)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montaigne superstar », l’exposition qui a transformé les bibliothécaires bordelais en storytellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2 (2), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.202.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauriac en une, Mauriac en livre, Mauriac en ligne. Réflexion sur les dispositifs éditoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baudorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la diffusion du patrimoine des bibliothèques sur Wikipédia : retour sur une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribuer à la diffusion du patrimoine documentaire sur Wikipédia : pratiques et enjeux pour les institutions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.165-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction à l'intuitivité et disparition des textes dans l'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20/3, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le numérique fait musée La Cité du Vin et la mise en exposition numérique des patrimoines œnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13765⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les pratiques info-communicationnelles au cœur du patrimoine culturel immatériel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies d'Aliénor ou la construction d'un médiévalisme transmédiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Deramond</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Argod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le médiévalisme. Images et représentations du Moyen Âge, 26, https://www.revue-interrogations.org/Les-voies-d-Alienor-ou-la</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bande dessinée d’aujourd’hui pour auteurs d’hier, quand la BD devient un outil de construction du patrimoine littéraire</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les experts du patrimoine s’emparent du transmédia storytelling : l’exemple de Montaigne Superstar, une stratégie inachevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Essard-Budail</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Francophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les nouvelles cultures de l’information dans les organisations, 51, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en exposition et mobilisation numériques des mémoires des bastides du sud-ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/balisages.852⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3), pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.9.1.25-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digitization and staging of literary heritage in authors’ homes: the virtual visit of the Centre François Mauriac in Malagar</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fragment daté au corpus patrimonialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le texte à venir, 1, pp.125-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction info-communicationnelle des médiations historiques et mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.202.0099⟩</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.5238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Romain Wenz</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'augmentation du patrimoine urbain, une exploration informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique d'un objet muséographique, la photographie ancienne et son substitut numérique au musée d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribuer à la diffusion du patrimoine documentaire sur Wikipédia : pratiques et enjeux pour les institutions culturelles</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide numérique et mise en scène du territoire, entre médiation patrimoniale et stratégie de communication touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Wenz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Injonction à l'intuitivité et disparition des textes dans l'exposition</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas d’école pour les services d’archives, quand médiation et dispositif numérique éloignent le document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20/3, pp.39-50</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...751 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399488v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01399367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visites numériques et parcours augmenté, ou les interactions complexes des touristes avec le patrimoine</w:t>
               </w:r>
@@ -3233,165 +3233,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Escape game en milieu littéraire où comment la résolution d’énigme devient médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musées, galeries et collections à la loupe : enquêtes en milieu « muséal » dans la fiction (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Clémence Régnier; Marine Le Bail, Feb 2024, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus de numérisation des expériences muséales et construction d’un mythe : retours réflexifs sur le recours à l’immersion en contexte patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience muséale et nouveaux dispositifs immersifs - Colloque International France-Canada 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164925v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04447280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des “œuvres” - De la monumentalisation à la mise en communication</w:t>
               </w:r>
@@ -3440,50 +3440,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité du spectacle vivant dans un contexte de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Dec 2023, Aubervilliers &amp; Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Créer des souvenirs, tisser des liens : pour une culture scientifique intergénérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3492,277 +3574,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club MED’iation 2023 : forum des acteurs de culture scientifique de la Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nouvelle-Aquitaine Culture scientifique, technique et industrielle (NACSTI); Club MED’iation, May 2023, Le Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sarah Montero</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les archives d’écrivains s’exposent : réflexions à propos de quelques tendances numériques au sein de musées et maisons littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture, Dec 2023, Aubervilliers &amp; Paris, France</w:t>
+              <w:t xml:space="preserve">Mutations du travail dans les métiers de la culture et du patrimoine Jeudi 14 décembre 2023 - Archives Nationales à Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique : eldorado éditorial ou haut lieu de la littérature ? Une réflexion à partir des actions hors-les-murs du Centre François Mauriac de Malagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au "Bonheur des valeurs" : les lieux littéraires, de la sanctuarisation à l'ère du soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Saurier; Marie-Clémence Régnier, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04439658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence(s) et absence(s) des objets numériques au sein des scénographies d’expositions littéraires</w:t>
               </w:r>
@@ -3811,247 +3811,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dispositifs en réalité virtuelle du patrimoine d'un illustre : « Malagar numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Maisons des Illustres : des mémoires en mouvements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bicentenaire Louis Pasteur 2022, Jun 2022, Arbois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation et patrimoine littéraire numérisé, vers une construction personnelle et collective de récits ancrés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude DaMuCo Autour des copies créatives d’oeuvres d’art : de nouvelles pratiques culturelles et numériques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Alix Molinie-Andlauer; Florence Andreacola; Marie-Christine Bordeaux, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur la Médiation Artistique et Culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola superior de educaçao de Lisboa, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167414v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03886275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la place du chercheur dans la médiation et la médiatisation du patrimoine littéraire</w:t>
               </w:r>
@@ -4100,165 +4100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le transmedia storytelling à l'épreuve de l'école. Réflexions autour des Voies d'Aliénor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le transmédia à l'épreuve du réel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam), May 2019, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'énigme comme forme de récit médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énigme en Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Boucherat, Dec 2011, Nanterre, France. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525852v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03886198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences de Mauriac en ligne : de la base de données au musée numérique</w:t>
               </w:r>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Cathédrales numériques&amp;quot;, nouvelles pratiques de médiation culturelle du patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International CIA - Connaissances et Informations en Action - Transfert et organisation des connaissances en contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4615,51 +4615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de circulation et d'appropriation du patrimoine à travers les ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Patrimoines et humanités numériques, 21-23 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4811,64 +4811,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues autour du patrimoine: L’histoire, un enjeu de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Universitaires d’Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.376, 2023, 978-2-35768-159-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
@@ -5058,77 +5058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Universitaires d’Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 268 p., 2020, Collection « En-Jeux », 978-2-35768-125-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
@@ -5164,64 +5164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, histoire et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
@@ -5261,77 +5261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document : dialogue entre Sciences de l'information et de la communication et Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782364935785</w:t>
             </w:r>
           </w:p>
@@ -5476,51 +5476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation et médiation autour du livre du Moyen Âge numérisé : le cas des manuscrits médiévaux d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karel Soumagnac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2024, Médiations et médiatisations des savoirs, 978-1-78405-997-2</w:t>
@@ -5702,342 +5702,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Mises en scène du patrimoine en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-29, 2020, 978-2-35768-125-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérisation et extension du patrimoine littéraire. Réflexions à propos de « Mauriac en ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du patrimoine écrit Objets, acteurs, usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-126, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10587⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02470121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cité du vin : un choix d’interprétation universelle entre immersion pervasive et médiation polysensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-314, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse Universitaires François Rabelais</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02145959v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumentalisation des sciences historiques, démonumentalisation des mémoires patrimoniales</w:t>
               </w:r>
@@ -6096,51 +6096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publiciser la recherche : témoignage et réflexions à propos de carnets de recherche en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6281,77 +6281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE DOCUMENT : DIALOGUE ENTRE SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION ET HISTOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6593,51 +6593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast scientifique « Le Passé composé au présent » - Série « Vous avez dit Vintage ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pecolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6681,51 +6681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre du Petit Prince, ou la cohabitation des valeurs patrimoniale et marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.246-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.11056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6778,299 +6778,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coopérations et interstices : explorations autour du label 100% EAC de la Ville de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Bordeaux Montaigne; UBIC (Université Bordeaux Inter-Culture). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’un outil de capitalisation pour l’accompagnement des projets artistiques hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Bordeaux Montaigne, Bordeaux, FRA.; UBIC (Université Bordeaux Inter-Culture). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05357270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche-action : « Éveil Culturel et Artistique du jeune enfant (0-3 ans) au Pays Basque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Coopérations et interstices : explorations autour du label 100% EAC de la Ville de Bordeaux</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'impact des parcours solidaires de de l’Opéra National de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...153 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBIC Université Bordeaux Inter-Culture; Université Bordeaux Montaigne, Bordeaux, FRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7722,151 +7722,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au pays de l’esquive : Bernard Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Loti et l’Agonie de l’Euskal Herria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica de Bideran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601352v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04541208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire, c’est agir ! autour de François Mauriac à la bibliothèque de Bordeaux</w:t>
               </w:r>
@@ -8137,51 +8137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="569E13EC"/>
+    <w:nsid w:val="B3F09ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8368,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-de-bideran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6654-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165414839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/de-bideran-jessica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerass.com/axe-patrimoine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubic.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lageduvirtuel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehistoire.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medianum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mauriacenligne.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traversees.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pg1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahuaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111669ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Essard-Budail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29453" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Argod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.25-38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10587" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/20421579X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pecolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.11056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Emilie Cendoya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Doremus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Ortiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maggiori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u98y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-de-bideran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6654-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165414839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/de-bideran-jessica/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerass.com/axe-patrimoine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubic.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.litteraturesmodesdemploi.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lageduvirtuel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehistoire.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medianum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mauriacenligne.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traversees.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pg1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahuaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111669ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Essard-Budail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29453" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Argod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.25-38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10519" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/20421579X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pecolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.11056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Emilie Cendoya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Doremus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Ortiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maggiori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601352v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u98y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>