--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,1160 +100,1160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden life of Xylella : mining the NCBI Sequence Read Archive reveals potential new species, host plants, and infected areas for this elusive bacterial plant pathogen</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics of obligate endosymbiosis in the psyllid genus Cacopsylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00913-25⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08904-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364527v1</w:t>
+                <w:t xml:space="preserve">hal-05535196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From insect endosymbiont to phloem colonizer: comparative genomics unveils the lifestyle transition of phytopathogenic &amp;lt;i&amp;gt;Arsenophonus&amp;lt;/i&amp;gt; strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Endosymbiont Consortia of Two Cixiidae Planthoppers Reveal an Ancient Symbiosis With ‘&amp;lt;i&amp;gt;Candidatus&amp;lt;/i&amp;gt; Mirabilia Symbiotica’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Brodard</w:t>
+                <w:t xml:space="preserve">Franco Faoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.01496-24⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056226v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence data of Xylella fastidiosa subspecies multiplex ST88 and ST89 indicate distinct introductions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of obligate endosymbiosis in the psyllid genus Cacopsylla</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden life of Xylella : mining the NCBI Sequence Read Archive reveals potential new species, host plants, and infected areas for this elusive bacterial plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08904-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00913-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535196v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Endosymbiont Consortia of Two Cixiidae Planthoppers Reveal an Ancient Symbiosis With ‘&amp;lt;i&amp;gt;Candidatus&amp;lt;/i&amp;gt; Mirabilia Symbiotica’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From insect endosymbiont to phloem colonizer: comparative genomics unveils the lifestyle transition of phytopathogenic &amp;lt;i&amp;gt;Arsenophonus&amp;lt;/i&amp;gt; strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Faoro</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Justine Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01496-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304991v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Massimiliano Trenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Malcolm Howie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (3), pp.1299-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379301v1</w:t>
+                <w:t xml:space="preserve">hal-04494530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2000-Year-Old Bacillus stercoris Strain Sheds Light on the Evolution of Cyclic Antimicrobial Lipopeptide Synthesis</w:t>
+                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessem Chouaia</w:t>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12020338⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470041v1</w:t>
+                <w:t xml:space="preserve">hal-04379301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial community of the European spruce bark beetle in space and time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2000-Year-Old Bacillus stercoris Strain Sheds Light on the Evolution of Cyclic Antimicrobial Lipopeptide Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gul-I-Rayna Shahzad</w:t>
+                <w:t xml:space="preserve">Bessem Chouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2114⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690679v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Corretto</w:t>
+                <w:t xml:space="preserve">The bacterial community of the European spruce bark beetle in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhameed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Trenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+                <w:t xml:space="preserve">Patrizia Elena Vannucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Malcolm Howie</w:t>
+                <w:t xml:space="preserve">Gul-I-Rayna Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (3), pp.1299-1314. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.211-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01699-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494530v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial isopod symbiont ‘Candidatus Hepatincola porcellionum’ is a potential nutrient scavenger related to Holosporales symbionts of protists</w:t>
               </w:r>
@@ -1386,77 +1386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labor within psyllids: metagenomics reveals an ancient dual endosymbiosis with metabolic complementarity in the genus &amp;lt;i&amp;gt;Cacopsylla&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nováková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,64 +1507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal wild dance of dual endosymbionts in the pear psyllid Cacopsylla pyricola (Hemiptera: Psylloidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Enciso Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1635,429 +1635,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infection dynamics in a natural population of the pear psyllid Cacopsylla pyri (Hemiptera: Psylloidea) across its seasonal generations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microbiome of pear psyllids: A tale about closely related species sharing their endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domagoj Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbora Pafčo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Malenovský</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20968-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.5788-5808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844050v1</w:t>
+                <w:t xml:space="preserve">hal-03777977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the microbial community of Cacopsylla spp. as potential factor in vector competence of phytoplasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Wolbachia infection dynamics in a natural population of the pear psyllid Cacopsylla pyri (Hemiptera: Psylloidea) across its seasonal generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domagoj Gajski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Malenovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Schuler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Fischnaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16138⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20968-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762192v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome of pear psyllids: A tale about closely related species sharing their endosymbionts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domagoj Gajski</w:t>
+                <w:t xml:space="preserve">Investigating the microbial community of Cacopsylla spp. as potential factor in vector competence of phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigimaria Borruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Pafčo</w:t>
+                <w:t xml:space="preserve">Jonas Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Zurek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Malenovský</w:t>
+                <w:t xml:space="preserve">Stefanie Fischnaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (12), pp.5788-5808. </w:t>
+              <w:t xml:space="preserve">, 2022, early access, pp.16138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777977v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
               </w:r>
@@ -2069,64 +2069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,64 +4007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From male-killers to plant pathogens? Investigating the capacity of insect-associated Arsenophonus symbionts to colonize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>