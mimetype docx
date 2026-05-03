--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,1160 +100,1160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of obligate endosymbiosis in the psyllid genus Cacopsylla</w:t>
+                <w:t xml:space="preserve">The hidden life of Xylella : mining the NCBI Sequence Read Archive reveals potential new species, host plants, and infected areas for this elusive bacterial plant pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Corretto</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08904-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00913-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535196v1</w:t>
+                <w:t xml:space="preserve">hal-05364527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Endosymbiont Consortia of Two Cixiidae Planthoppers Reveal an Ancient Symbiosis With ‘&amp;lt;i&amp;gt;Candidatus&amp;lt;/i&amp;gt; Mirabilia Symbiotica’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">From insect endosymbiont to phloem colonizer: comparative genomics unveils the lifestyle transition of phytopathogenic &amp;lt;i&amp;gt;Arsenophonus&amp;lt;/i&amp;gt; strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mahillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mahillon</w:t>
+                <w:t xml:space="preserve">Raphaël Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Debonneville</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Faoro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Justine Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70204⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01496-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304991v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence data of Xylella fastidiosa subspecies multiplex ST88 and ST89 indicate distinct introductions in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary dynamics of obligate endosymbiosis in the psyllid genus Cacopsylla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cunty</w:t>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Merda</w:t>
+                <w:t xml:space="preserve">Anna Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Legendre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111816⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08904-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-05418638v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden life of Xylella : mining the NCBI Sequence Read Archive reveals potential new species, host plants, and infected areas for this elusive bacterial plant pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Endosymbiont Consortia of Two Cixiidae Planthoppers Reveal an Ancient Symbiosis With ‘&amp;lt;i&amp;gt;Candidatus&amp;lt;/i&amp;gt; Mirabilia Symbiotica’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mahillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Faoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00913-25⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364527v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From insect endosymbiont to phloem colonizer: comparative genomics unveils the lifestyle transition of phytopathogenic &amp;lt;i&amp;gt;Arsenophonus&amp;lt;/i&amp;gt; strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debonneville</w:t>
+                <w:t xml:space="preserve">Complete genome sequence data of Xylella fastidiosa subspecies multiplex ST88 and ST89 indicate distinct introductions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Groux</w:t>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Brodard</w:t>
+                <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.01496-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05056226v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Corretto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Trenti</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (3), pp.1299-1314. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01699-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494530v1</w:t>
+                <w:t xml:space="preserve">hal-04379301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
+                <w:t xml:space="preserve">A 2000-Year-Old Bacillus stercoris Strain Sheds Light on the Evolution of Cyclic Antimicrobial Lipopeptide Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Bessem Chouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379301v1</w:t>
+                <w:t xml:space="preserve">hal-04470041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2000-Year-Old Bacillus stercoris Strain Sheds Light on the Evolution of Cyclic Antimicrobial Lipopeptide Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial community of the European spruce bark beetle in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhameed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessem Chouaia</w:t>
+                <w:t xml:space="preserve">Stefano Nones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Elena Vannucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gul-I-Rayna Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12020338⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470041v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial community of the European spruce bark beetle in space and time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Nones</w:t>
+                <w:t xml:space="preserve">Multiple factors driving the acquisition efficiency of apple proliferation phytoplasma in Cacopsylla melanoneura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Elena Vannucchi</w:t>
+                <w:t xml:space="preserve">Massimiliano Trenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gul-I-Rayna Shahzad</w:t>
+                <w:t xml:space="preserve">James Malcolm Howie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), pp.211-222. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (3), pp.1299-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690679v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial isopod symbiont ‘Candidatus Hepatincola porcellionum’ is a potential nutrient scavenger related to Holosporales symbionts of protists</w:t>
               </w:r>
@@ -1386,77 +1386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labor within psyllids: metagenomics reveals an ancient dual endosymbiosis with metabolic complementarity in the genus &amp;lt;i&amp;gt;Cacopsylla&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nováková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,64 +1507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal wild dance of dual endosymbionts in the pear psyllid Cacopsylla pyricola (Hemiptera: Psylloidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Corretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Enciso Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1635,429 +1635,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome of pear psyllids: A tale about closely related species sharing their endosymbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wolbachia infection dynamics in a natural population of the pear psyllid Cacopsylla pyri (Hemiptera: Psylloidea) across its seasonal generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domagoj Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Pafčo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Malenovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Corretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16180⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20968-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777977v1</w:t>
+                <w:t xml:space="preserve">hal-03844050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infection dynamics in a natural population of the pear psyllid Cacopsylla pyri (Hemiptera: Psylloidea) across its seasonal generations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the microbial community of Cacopsylla spp. as potential factor in vector competence of phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigimaria Borruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Fischnaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20968-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, early access, pp.16138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844050v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the microbial community of Cacopsylla spp. as potential factor in vector competence of phytoplasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigimaria Borruso</w:t>
+                <w:t xml:space="preserve">Microbiome of pear psyllids: A tale about closely related species sharing their endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Štarhová Serbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domagoj Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Galli</w:t>
+                <w:t xml:space="preserve">Barbora Pafčo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Fischnaller</w:t>
+                <w:t xml:space="preserve">Ludek Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Malenovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, early access, pp.16138. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.5788-5808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762192v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
               </w:r>
@@ -2069,64 +2069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,248 +2561,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891893v1</w:t>
+                <w:t xml:space="preserve">hal-02057071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.162. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057071v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic shift in Wolbachia virulence towards its native host across serial horizontal passages.</w:t>
               </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92 (5), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4007,64 +4007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From male-killers to plant pathogens? Investigating the capacity of insect-associated Arsenophonus symbionts to colonize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>