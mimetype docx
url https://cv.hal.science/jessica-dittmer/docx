--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2037,308 +2037,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coadaptation between host genome and microbiome under long-term xenobiotic-induced selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franco Faoro</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecia Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Brucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166562v1</w:t>
+                <w:t xml:space="preserve">hal-03872254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coadaptation between host genome and microbiome under long-term xenobiotic-induced selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert M Brucker</w:t>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12020093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872254v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When your host shuts down: larval diapause impacts host-microbiome interactions in Nasonia vitripennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M Brucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (85), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2912,869 +2912,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling a Holobiont – Recent Advances and Perspectives in Nasonia Wasps</w:t>
+                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J van Opstal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01478⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872181v1</w:t>
+                <w:t xml:space="preserve">hal-01323989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Disentangling a Holobiont – Recent Advances and Perspectives in Nasonia Wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J van Opstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dylan Shropshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth R Bordenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Zimmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory D D Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (1472), 20 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (1478), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872167v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (5), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1472), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323989v1</w:t>
+                <w:t xml:space="preserve">hal-03872167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078483v1</w:t>
+                <w:t xml:space="preserve">hal-00955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.407-415. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955965v1</w:t>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Johnson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1111/1462-2920.12573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64, pp.814 - 825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05364527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00913-25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01496-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Corretto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya &#352;tarhov&#225; Serbina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08904-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Chouaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12020338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhameed Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Elena Vannucchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul-I-Rayna Shahzad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Trenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malcolm Howie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01699-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00578-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Enciso Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobia Giovanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43130-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20968-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigimaria Borruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Fischnaller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Paf&#269;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Zurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Hong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecia Douglas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Brucker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01037-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2020.104053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Alafndi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J van Opstal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dylan Shropshire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R Bordenstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>