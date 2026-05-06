--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -100,1138 +100,1177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation collaborative : des formes de sociabilité ancrées dans des compromis intra-individuels entre « mondes »</w:t>
+                <w:t xml:space="preserve">Careers on the edge of chaos: a study of supply chain managers’ careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boch</w:t>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soffien Bataoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701251324161⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.286-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2563508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323984v1</w:t>
+                <w:t xml:space="preserve">hal-05612789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact environnemental du numérique, un enjeu encore mal pris en compte par les entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation collaborative : des formes de sociabilité ancrées dans des compromis intra-individuels entre « mondes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.40-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701251324161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146178v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04116949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’efficacité des messages persuasifs en santé sur Facebook : effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 107, pp.31-52. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, No 107 (107), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.107.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la frugalité en période de crise : une étude quantitative auprès des consommateurs français lors de la pandémie Covid-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juraj Chebeň</w:t>
+                <w:t xml:space="preserve">Le défi de l’attractivité pour les PME : le rôle du site internet institutionnel sur le soutien organisationnel anticipé et les intentions de postuler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 124 (2), pp.24-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.124.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688304v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi de l’attractivité pour les PME : le rôle du site internet institutionnel sur le soutien organisationnel anticipé et les intentions de postuler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+                <w:t xml:space="preserve">Les déterminants de la frugalité en période de crise : une étude quantitative auprès des consommateurs français lors de la pandémie Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lissillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Chebeň</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.107-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011966v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’hospitalité du site internet d’une PME l’aide à attirer des candidats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Martin Lacroux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106, pp.197-211. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2022, No 106 (106), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dm.106.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site internet pour attirer les candidats ? Une étude typologique des pratiques des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (40), pp.61-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.213.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inférence de contamination en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+                <w:t xml:space="preserve">L’adoption de comportements responsables grâce aux nudges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (288), pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688305v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption de comportements responsables grâce aux nudges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+                <w:t xml:space="preserve">L’inférence de contamination en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (5), pp.61-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981251v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within a hair's breadth of buying the product: The impact of tangible and intangible bodily cues of contamination: The role of disgust and mental imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (5), pp.537-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acp.3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1241,2926 +1280,2926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment inciter les individus à pratiquer une activité physique ? L’apport de la théorie du contenu des buts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688594v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment inciter les individus à pratiquer une activité physique ? L’apport de la théorie du contenu des buts</w:t>
+                <w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Julien de Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688600v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Présentation du projet SolX – sensibiliser à la gestion durable des sols par un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rapiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690684v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet SolX – sensibiliser à la gestion durable des sols par un jeu sérieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871606v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cues provided by CtoC sellers on the platform: what effect on the intention to rent a service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Rome (En ligne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’intensité des indices sociaux fournis dans l’annonce d’une plateforme de partage CtoC sur les intentions comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Sustainable Procurement Improves the Psychological Well-being of Purchasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La prévention du tabagisme sur les réseaux sociaux : regards croisés de de la théorie de l’auto-détermination et de la théorie des niveaux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition du Colloque International PROLOG (Project and Logistic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">37ème Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688569v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du tabagisme sur les réseaux sociaux : regards croisés de de la théorie de l’auto-détermination et de la théorie des niveaux de représentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">L’hospitalité virtuelle et les bénéfices marque employeur présents sur le site internet institutionnel : une source d’attractivité pour les PME grâce au support organisationnel anticipé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers (France), France</w:t>
+              <w:t xml:space="preserve">37ème Congrès International de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2021, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688567v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hospitalité virtuelle et les bénéfices marque employeur présents sur le site internet institutionnel : une source d’attractivité pour les PME grâce au support organisationnel anticipé</w:t>
+                <w:t xml:space="preserve">Quand l’hospitalité virtuelle aide les PME à attirer des candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès International de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2021, ANGERS, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Mar 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487943v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’hospitalité virtuelle aide les PME à attirer des candidats</w:t>
+                <w:t xml:space="preserve">Comment l’hospitalité virtuelle d’un site internet institutionnel influence-t-elle les candidats : une étude mixte combinant l’analyse lexicométrique et l’analyse de données quantitatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGRH, Mar 2021, TOURS, France</w:t>
+              <w:t xml:space="preserve">, AGRH, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487971v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’hospitalité virtuelle d’un site internet institutionnel influence-t-elle les candidats : une étude mixte combinant l’analyse lexicométrique et l’analyse de données quantitatives.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formes de sociabilités dans les pratiques de consommation collaborative : une étude qualitative auprès de consommateurs-acheteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">24ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487986v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de sociabilités dans les pratiques de consommation collaborative : une étude qualitative auprès de consommateurs-acheteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un site internet pour attirer les candidats ? Une étude typologique des pratiques des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Roubaix, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688576v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site internet pour attirer les candidats ? Une étude typologique des pratiques des PME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'hospitalité virtuelle et les bénéfices marque employeur présents sur le site internet institutionnel : une sourced'attractivité pour les PME grâce au support organisationnel anticipé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroux Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association de Gestion des Ressources Humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688572v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hospitalité virtuelle et les bénéfices marque employeur présents sur le site internet institutionnel : une sourced'attractivité pour les PME grâce au support organisationnel anticipé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+                <w:t xml:space="preserve">When Sustainable Procurement Improves the Psychological Well-being of Purchasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">6ème édition du Colloque International PROLOG (Project and Logistic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809702v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can A Nudge Induce Inferences of Manipulative Intent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS Annual Conference - Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Miami (on line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’efficacité des messages de prévention sur les réseaux sociaux : Effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Internet, un outil efficace pour attirer des candidats ? Etude des effets de l’hospitalité virtuelle sur l’attractivité des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de Recherche de l’AFM en collaboration avec le GRT AGRH « Marque Employeur et Marketing RH » sur le Marketing des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM / AGRH, Oct 2020, Lyon 2 université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’hospitalité virtuelle aide les PME à attirer des candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association de Gestion des Ressources Humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être psychologique au travail des acheteurs par la mise en place d'achats responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association de Gestion des Ressources Humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination perçue en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’hospitalité virtuelle d’un site internet institutionnel influence-t-elle les candidats : une étude mixte combinant l’analyse lexicométrique et l’analyse de données quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association de Gestion des Ressources Humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toucher non diagnostique : effets de la texture d’un support sur l’évaluation et l’intention de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara, C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le fonctionnement des nudges : proposition d’un modèle intégrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l'Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise (ADERSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité de la source de la récompense et efficacité de la communication préventive dans le cadre de la lutte anti-tabac. Une approche par la Théorie de l’Auto-Détermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée du Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelqu’un a poussé un message dans ma timeline. Effets du ton du message et de la distance sociale sur l’intention de comportement et sur le bien-être.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does non-diagnostic touch of business documents affect the judgment of professionals and institutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research (ACR) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger bio et local ? L'impact de l'origine du produit et de l'attribut biologique sur l'évaluation, la qualité perçue et l'intention d'achat d'un aliment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée Marketing Agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination perçue d'un produit vers une meilleure compréhension de ses antécédents et de ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème International Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie. pp.site web</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,137 +4209,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Designing Consumer Acceptance: Innovative Packaging Solutions for Edible Insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4310,333 +4349,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Fekih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en logistique et Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en logistique et supply chain management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.280-295, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.lavas.2023.01.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Lovebox : La résilience de Lovebox face à la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,117 +4692,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des générations de non-fumeurs : oui, mais comment. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,511 +4820,594 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Internet, levier de recrutement insuffisamment exploité par les PME françaises. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.tmfkr4x6v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les achats responsables améliorent le bien-être au travail. Décision Achats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne peut-on s'empêcher de toucher les produits en magasin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pourquoi ne peut-on pas s’empêcher de toucher les produits en magasin. The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809909v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne peut-on pas s’empêcher de toucher les produits en magasin. The Conversation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mégots jetés au sol : quand l'effet des nudges part en fumée. The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impact environnemental du numérique, un enjeu encore mal pris en compte par les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gjagwcetk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contamination perçue des produits : vers une meilleure compréhension de ses antécédents et de ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5432,51 +5554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251324161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Chebe&#328;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04011966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin Lacroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2563508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701251324161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04011966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lissillour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Chebe&#328;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rivard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lieurade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tmfkr4x6v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benedittis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gjagwcetk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>