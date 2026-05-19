--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Gheller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences de l'information et de la communication et chercheuse associée à l'Université de Gustave Eiffel laboratoire Dicen-Idf (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 et à l'IFIS, Institut Francilien d’Ingénierie des Services.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance d'une thèse intitulée &amp;quot;L'évaluation contributive comme levier d'amélioration du système de santé : le cas des plateformes et dispositifs de coordination dans le contexte français&amp;quot;, sous la direction de Christian Bourret.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des communications des médecins généralistes à l’ère de la plateformisation de la santé dans les territoires de la protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 16, pp.100-132. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi16.88363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des services de santé, rôle des données et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.203.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion pour une application territoriale de l’intelligence économique au service des déserts médicaux : le cas des organisations d’interface en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'information scientifique et technique (IST) à l'intelligence économique au service des territoires: évolutions et nouvelles perspectives. Hommage à l'Amiral Pierre Lacoste et au Professeur Jacques-Emile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-Idf, Jul 2024, Serris-Val d’Europe, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aménager son domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion " Comment penser l'hébergement de demain pour les personnes âgées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations d’interface en santé : en période pandémique : adaptation ou résilience numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Lambotte, Valérie Lépine, Laurent Morillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 55-70, 2024, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisations des communications des médecins généralistes à l'ère de la plateformisation de la santé dans les territoires de la protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation contributive comme levier d'amélioration du système de santé : le cas des plateformes et dispositifs de coordination dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Gustave Eiffel, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UEFL2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04208761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Social Protection and Territorial Issues: New Cooperations and Services Innovations in the Health and Social Sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32st RESER Conference : Looking Back to Move forward the Past, Present and Future of Service Science Proceedings, Paris, pp. 48-51, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Gheller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences de l'information et de la communication et chercheuse associée à l'Université de Gustave Eiffel laboratoire Dicen-Idf (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 et à l'IFIS, Institut Francilien d’Ingénierie des Services.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance d'une thèse intitulée &amp;quot;L'évaluation contributive comme levier d'amélioration du système de santé : le cas des plateformes et dispositifs de coordination dans le contexte français&amp;quot;, sous la direction de Christian Bourret.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des communications des médecins généralistes à l’ère de la plateformisation de la santé dans les territoires de la protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 16, pp.100-132. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi16.88363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des services de santé, rôle des données et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.203.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion pour une application territoriale de l’intelligence économique au service des déserts médicaux : le cas des organisations d’interface en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'information scientifique et technique (IST) à l'intelligence économique au service des territoires: évolutions et nouvelles perspectives. Hommage à l'Amiral Pierre Lacoste et au Professeur Jacques-Emile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-Idf, Jul 2024, Serris-Val d’Europe, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aménager son domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desbordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion " Comment penser l'hébergement de demain pour les personnes âgées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations d’interface en santé : en période pandémique : adaptation ou résilience numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Lambotte, Valérie Lépine, Laurent Morillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 55-70, 2024, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisations des communications des médecins généralistes à l'ère de la plateformisation de la santé dans les territoires de la protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation contributive comme levier d'amélioration du système de santé : le cas des plateformes et dispositifs de coordination dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Gustave Eiffel, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UEFL2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04208761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Social Protection and Territorial Issues: New Cooperations and Services Innovations in the Health and Social Sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32st RESER Conference : Looking Back to Move forward the Past, Present and Future of Service Science Proceedings, Paris, pp. 48-51, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapotre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gheller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desbordes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04208761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapotre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gheller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desbordes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04208761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>