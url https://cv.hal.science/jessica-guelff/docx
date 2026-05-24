--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -168,805 +168,965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins généralistes prennent-ils en charge leur santé ?</w:t>
+                <w:t xml:space="preserve">Une formation à l’examen gynécologique en décubitus latéral a-t-elle sa place dans le DES de médecine générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Baron</w:t>
+                <w:t xml:space="preserve">Elodie Jutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36 (210), pp.67-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.210.67⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 37 (219), pp.42-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2026.219.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984866v1</w:t>
+                <w:t xml:space="preserve">hal-05599799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l’installation des médecins généralistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les médecins généralistes prennent-ils en charge leur santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guelff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Masurier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Guelff</w:t>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (202), pp.166-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.202.166⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (210), pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.210.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760559v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General medicine interns in Anjou: from professional project to their actual practice between 2012 and 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Facteurs influençant l’installation des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Clisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0507⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (202), pp.166-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.202.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244945v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">General medicine interns in Anjou: from professional project to their actual practice between 2012 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guelff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5-6), pp.507-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique du théâtre-forum pour la formation à la relation en santé. Une expérience exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saint Cricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Victoire Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Texier-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.121-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés et stratégies d’adaptation du médecin généraliste en consultation avec un patient porteur de handicap mental : Étude qualitative auprès de médecins généralistes en Maine-et-Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prescription de contraception d'urgence à l’initiation de contraception orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149183v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thèses d'exercice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difficultés et stratégies d’adaptation du médecin généraliste en consultation avec un patient porteur de handicap mental : Étude qualitative auprès de médecins généralistes en Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège des Généralistes Enseignants et Maîtres de Stage Universitaires du Maine-et-Loire, Mayenne et Sarthe (CGEMS), Apr 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151288v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les thèses d'exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guelff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des Généralistes Enseignants et Maîtres de Stage Universitaires du Maine-et-Loire, Mayenne et Sarthe (CGEMS), Apr 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opinion de l’homme sur la place que lui donne le médecin généraliste sur la contraception dans le couple. Étude qualitative auprès d’hommes de 18 à 50 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ba Djaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -976,220 +1136,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les internes et la téléconsultation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Czimmerman</w:t>
+                <w:t xml:space="preserve">Une formation à l’examen gynécologique en décubitus latéral a-t-elle sa place dans le DES de médecine générale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Jutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147873v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation à l’examen gynécologique en décubitus latéral a-t-elle sa place dans le DES de médecine générale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Jutan</w:t>
+                <w:t xml:space="preserve">Les internes et la téléconsultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Santrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Czimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guelff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147919v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1257,51 +1417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47329A97"/>
+    <w:nsid w:val="C408E9B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-guelff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0355-4809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175625905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306316123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guelff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.210.67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Masurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.202.166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saint Cricq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ba Djaballah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Santrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Czimmerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Jutan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-guelff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0355-4809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175625905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306316123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jutan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guelff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2026.219.42" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.210.67" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Masurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.202.166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0507" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saint Cricq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ba Djaballah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Jutan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Santrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Czimmerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>