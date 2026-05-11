--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -683,165 +683,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Makowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation de la société civile au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Makowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, p. 617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814641v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00820696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification et simplification relatives des procédures d'urbanisme</w:t>
               </w:r>
@@ -1828,63 +1828,181 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Delzangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Makowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2019, coll. Précis, 9782247192649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1897,175 +2015,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Makowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 8ème édition, 2019, Précis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03514592v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04065310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
@@ -3466,151 +3466,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protection du cadre de vie (Livre Cinquième, Titre VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Makowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trame verte et bleue (Livre troisième Titre VII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Makowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814668v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00820597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et réparation de certains dommages causés à l'environnement (Livre premier, titre VI)</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arag&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00495008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arag&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00814667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00820596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>