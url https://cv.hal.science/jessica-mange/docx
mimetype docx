--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -196,1109 +196,1113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062916v1</w:t>
+                <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289298v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and enablers to the implementation of geriatric approach in cancer care in older French patients and physicians: A mixed method psychosocial multicenter study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jouneaux</w:t>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Dumont</w:t>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (8 [art. 102345]), 10 p. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261608v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
+                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062915v1</w:t>
+                <w:t xml:space="preserve">hal-05062916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehoux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461378v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and enablers to the implementation of geriatric approach in cancer care in older French patients and physicians: A mixed method psychosocial multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Beauplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Evenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jouneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Bakkali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grynberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8 [art. 102345]), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389873v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308284v1</w:t>
+                <w:t xml:space="preserve">hal-05062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
+                <w:t xml:space="preserve">Eve Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (2), pp.253-275. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146743v2</w:t>
+                <w:t xml:space="preserve">hal-04372610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIOG2024-3-P-056 Barriers and levers to the implementation of geriatric approach in cancer care, in french patients and physicians: a mixed method psychosocial multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Beauplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jouneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (7 suppl. 1 [art. 101919]), 1 p. </w:t>
@@ -1330,2065 +1334,2061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is severe alcohol use disorder really associated with increased utilitarian moral judgment? Exploration using the CNI model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mado Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2024.112435⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044409v1</w:t>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is severe alcohol use disorder really associated with increased utilitarian moral judgment? Exploration using the CNI model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Xavier de Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264 (112435), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2024.112435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and self-stigmatization on social eating and drinking issues in French outpatients living with and beyond head and neck cancer: a mixed-method study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Francois</w:t>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Bastit</w:t>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08859-8⟩</w:t>
+              <w:t xml:space="preserve">Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.253-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783255v1</w:t>
+                <w:t xml:space="preserve">hal-04146743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">Influence of age and self-stigmatization on social eating and drinking issues in French outpatients living with and beyond head and neck cancer: a mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Beauplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Vianney Bastit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Legrand</w:t>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+                <w:t xml:space="preserve">Audrey Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), 12 p. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (10), pp.659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08859-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372610v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694129v1</w:t>
+                <w:t xml:space="preserve">hal-04258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04340972v1</w:t>
+                <w:t xml:space="preserve">hal-03694129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12 [Art. e0295617]), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04258213v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682783v1</w:t>
+                <w:t xml:space="preserve">hal-04322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a refusal turns into donation: the moderating effect of the initial position toward blood donation in the door-in-the-face effectiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2043815⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879582v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866943v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When a refusal turns into donation: the moderating effect of the initial position toward blood donation in the door-in-the-face effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (7), pp.1377-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2043815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322867v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322854v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941296v1</w:t>
+                <w:t xml:space="preserve">hal-03118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182841v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118373v1</w:t>
+                <w:t xml:space="preserve">hal-04182841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -3400,77 +3400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -3502,408 +3502,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Homosexual Marriage” or “Marriage for All”? Social Lexical Markers’ Effects on Persuasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do I Shoot Faster Because I Am Thinking about an Outgroup or a Threatening Outgroup?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sanrey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0261927X15612197⟩</w:t>
+              <w:t xml:space="preserve"> Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729349v1</w:t>
+                <w:t xml:space="preserve">hal-02180662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Attribution of Consistency Depends on Group Value: Social Valorization of Preference for Consistency in Equivalent and Asymmetric Intergroup Relations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">“Homosexual Marriage” or “Marriage for All”? Social Lexical Markers’ Effects on Persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.471 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0261927X15612197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180715v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do I Shoot Faster Because I Am Thinking about an Outgroup or a Threatening Outgroup?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When Attribution of Consistency Depends on Group Value: Social Valorization of Preference for Consistency in Equivalent and Asymmetric Intergroup Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (1), pp.29-37. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.127-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180662v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When The “Why” Makes You Socially Useful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (4), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3931,308 +3931,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Being hypocritical disturbs some people more than others: How individual differences in preference for consistency moderate the behavioral effects of the induced-hypocrisy paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Georget</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2013.791235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180678v1</w:t>
+                <w:t xml:space="preserve">hal-01622620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being hypocritical disturbs some people more than others: How individual differences in preference for consistency moderate the behavioral effects of the induced-hypocrisy paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candice Plainfossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.133-148. </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2013.791235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622620v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Effect and Prejudice: When a Salient Female Norm Moderates Male Negative Attitudes Toward Homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,64 +4279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jotting down notes or preparing for the future? Action identification and academic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,77 +4395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking about Arabs and Muslims makes Americans shoot faster: Effects of category accessibility on aggressive responses in a shooter paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Y. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Sharvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn J. Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,103 +4524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la valeur sociale attribuée à la préférence de la consistance dans le cadre des relations intergroupes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.43-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,77 +4645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is your language a social clue? Lexical markers and social identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.364-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4761,51 +4761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène à mots découverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4843,51 +4843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui ou non à la Constitution européenne. L’éloquence du forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement politique et traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,843 +5055,843 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Validité sociale du &amp;quot;Social Identity Mapping in Addiction Recovery&amp;quot;. Perception des patient.e.s et professionnel.le.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219682v1</w:t>
+                <w:t xml:space="preserve">hal-05282987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17493.13288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346418v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité sociale du &amp;quot;Social Identity Mapping in Addiction Recovery&amp;quot;. Perception des patient.e.s et professionnel.le.s</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282987v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre facteurs psychosociaux et rémission en addictologie : Déploiement d'une étude exploratoire en milieu hospitalier auprès de patient·e·s présentant un trouble de l'usage de l'alcool</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO - 9èmes Journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981179v1</w:t>
+                <w:t xml:space="preserve">hal-04969599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity mapping and social acceptability in medical environments: three complementary pilot studies in addictology, geriatric home care and bariatrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046111v1</w:t>
+                <w:t xml:space="preserve">hal-04652385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Lien entre facteurs psychosociaux et rémission en addictologie : Déploiement d'une étude exploratoire en milieu hospitalier auprès de patient·e·s présentant un trouble de l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
+              <w:t xml:space="preserve">GREPACO - 9èmes Journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969599v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social identity mapping and social acceptability in medical environments: three complementary pilot studies in addictology, geriatric home care and bariatrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl. Dochler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lafrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652385v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the 'dehumanizing gaze' towards facial difference using eye-tracking technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5932,563 +5932,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880505v1</w:t>
+                <w:t xml:space="preserve">hal-03694215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
+                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03684651v1</w:t>
+                <w:t xml:space="preserve">hal-05046119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046119v1</w:t>
+                <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694215v1</w:t>
+                <w:t xml:space="preserve">hal-03684651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Please catch my eyes”: Perceptions and reactions to facial visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appearance Matters 9 online conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,90 +6535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,77 +6643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing stigma and dehumanization towards persons with alcoholic use disorder: A multicategorization proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Biomedical Research on Alcoholism (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France. , 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6779,51 +6779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre de ses similitudes tout en démontrant ses différences : un exemple d’analyse automatique des débats internes au PS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6865,51 +6865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et rapports intergroupes : Effets des marqueurs socio-langagiers lexicaux sur les attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6947,51 +6947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats sur la toile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,90 +7078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,51 +7365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorçage de rapports intergroupes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen Normandie, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7459,77 +7459,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAPEPRECA : étude vape et précarité expérimentation dans les CSAPA /CARRUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7649,77 +7649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête du social dans l'approche bio-psycho-sociale : &amp;quot;Social cure&amp;quot; et prévention de la rechute addictive. Étude pilote : Au delà de l'addiction, l'influence des facteurs psychosociaux sur les parcours de rémission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Jeunes Chercheur·euse·s de l'AFPSA, Feb 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7738,1115 +7738,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées du GREPACO : Les interactions sociales à l'épreuve de la cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologique Cognitive (GREPACO), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th ESBRA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106862v1</w:t>
+                <w:t xml:space="preserve">hal-05345742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quel rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESBRA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">20èmes Journées du GREPACO : Les interactions sociales à l'épreuve de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologique Cognitive (GREPACO), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345742v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981194v1</w:t>
+                <w:t xml:space="preserve">hal-04528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047358v1</w:t>
+                <w:t xml:space="preserve">hal-05046112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social cure&amp;quot; ou &amp;quot;Social curse&amp;quot; ? Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'Études des Jeunes Chercheur·e·s du Centre de Recherche Risque &amp; Vulnérabilités (CERREV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERREV, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969573v1</w:t>
+                <w:t xml:space="preserve">hal-04981188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cure&amp;quot; ou &amp;quot;Social curse&amp;quot; ? Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garcia</w:t>
+                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Études des Jeunes Chercheur·e·s du Centre de Recherche Risque &amp; Vulnérabilités (CERREV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERREV, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981188v1</w:t>
+                <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046112v1</w:t>
+                <w:t xml:space="preserve">hal-04969573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527831v1</w:t>
+                <w:t xml:space="preserve">hal-04981194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046114v1</w:t>
+                <w:t xml:space="preserve">hal-04527831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528201v1</w:t>
+                <w:t xml:space="preserve">hal-05046114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,77 +8871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,51 +8966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la consommation d'alcool et du Binge Drinking chez les jeunes : spécificités, efficacité et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictions, Toxicomanie, Hépatite et Sida (ATHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9029,303 +9029,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047366v1</w:t>
+                <w:t xml:space="preserve">hal-04527826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527826v1</w:t>
+                <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s) et polyconsommation de substances en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9350,51 +9350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche DAP : Déterminants – Altération – Prévention des consommations d’alcool à risque en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Jeunes et substances psychoactives : perspectives de recherche en prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du cancer (INCa); Institut pour la recherche en santé publique (IReSP), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9419,77 +9419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9514,77 +9514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis-moi comment tu te définis et je te dirai combien tu bois et combien tu fumes » : Identités et niveaux de dépendance liées à l'alcool, au tabac et au cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9603,1007 +9603,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
+              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047376v1</w:t>
+                <w:t xml:space="preserve">hal-05046120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262597v1</w:t>
+                <w:t xml:space="preserve">hal-05047376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262615v1</w:t>
+                <w:t xml:space="preserve">hal-03262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046121v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047380v1</w:t>
+                <w:t xml:space="preserve">hal-05046121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543926v1</w:t>
+                <w:t xml:space="preserve">hal-05047380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046120v1</w:t>
+                <w:t xml:space="preserve">hal-03543926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10628,77 +10628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectification of people with facial disfigurement: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10723,77 +10723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations dans la perception d'humanité de l'exogroupe en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en Psychologie Sociale de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10818,103 +10818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -10943,90 +10943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11051,103 +11051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
@@ -11176,103 +11176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du coût des requêtes et de l'attitude initiale sur l'efficacité de la technique de porte-au-nez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11310,77 +11310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité de l'Éducation Physique et Sportive dans l'intégration scolaire : utiliser l'engagement corporel pour construire l'affiliation entre les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazin Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque international du LASALÉ. Pour une communauté éducative durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Accrochage Scolaire et Alliances Éducatives (LASALÉ), Oct 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11405,77 +11405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la cognition sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11494,234 +11494,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Périssol</w:t>
+                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marina Quetron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046130v1</w:t>
+                <w:t xml:space="preserve">hal-05046125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Quetron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11732,212 +11728,216 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Quetron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stéphane Périssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046125v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Homosexuel, pédé ou tarlouze ? » : Labels de groupe péjoratifs, normes sociales et jugement du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale); Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11962,90 +11962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’agentisme et de la compétence dans la valeur sociale attribuée à la préférence pour la consistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12070,77 +12070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labels de groupe permettent-ils l’activation de normes sociales ? Effets du niveau de protection des groupes sociaux et des labels de groupe sur les jugements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12159,178 +12159,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the French debate on &amp;quot;marriage between same-sex persons&amp;quot; deal with &amp;quot;marriage for everybody&amp;quot; or &amp;quot;homosexual marriage&amp;quot;? Lexical markers role on persuasion processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valeur sociale de la préférence pour la consistance dans les relations intergroupes : quand l'attribution de consistance dépend de la valeur du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047281v1</w:t>
+                <w:t xml:space="preserve">hal-05047278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Sharvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12349,856 +12349,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur sociale de la préférence pour la consistance dans les relations intergroupes : quand l'attribution de consistance dépend de la valeur du groupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Did the French debate on &amp;quot;marriage between same-sex persons&amp;quot; deal with &amp;quot;marriage for everybody&amp;quot; or &amp;quot;homosexual marriage&amp;quot;? Lexical markers role on persuasion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047278v1</w:t>
+                <w:t xml:space="preserve">hal-05047281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire-t-on plus vite sur des arabes ou des espagnols ? Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand le « pourquoi » devient utile socialement : valeur sociale et identification d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Discrimination, Sport et École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire VIPS; Université de Rennes 2, May 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques ADRIPS :Le jugement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche en Psychologie Sociale); Université de Reims Champagne-Ardenne; Laboratoire C2S, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047286v1</w:t>
+                <w:t xml:space="preserve">hal-05047282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le « pourquoi » devient utile socialement : valeur sociale et identification d’action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tire-t-on plus vite sur des arabes ou des espagnols ? Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques ADRIPS :Le jugement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche en Psychologie Sociale); Université de Reims Champagne-Ardenne; Laboratoire C2S, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque : Discrimination, Sport et École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire VIPS; Université de Rennes 2, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047282v1</w:t>
+                <w:t xml:space="preserve">hal-05047286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’amorçage de catégorisations sociales sur les réponses agressives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie O’ Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADRIPS, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, ADRIPS (Groupe de recherche en psychologie sociale); Centro de psicologia da universidade do Porto, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047289v1</w:t>
+                <w:t xml:space="preserve">hal-05047295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices powerless/powerful</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet de l’amorçage de catégorisations sociales sur les réponses agressives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung Chun Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O' Brien</w:t>
+                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Psychologie de l’Université de Porto, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764656v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices de pouvoir</w:t>
+                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices powerless/powerful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie O’ Brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">J. O' Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS (Groupe de recherche en psychologie sociale); Centro de psicologia da universidade do Porto, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Psychologie de l’Université de Porto, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047295v1</w:t>
+                <w:t xml:space="preserve">hal-01764656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre des notes ou préparer son avenir ? Identification de l’action et performance académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Groupes minimaux et valeur sociale attribuée à la consistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047302v1</w:t>
+                <w:t xml:space="preserve">hal-05047308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes minimaux et valeur sociale attribuée à la consistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Prendre des notes ou préparer son avenir ? Identification de l’action et performance académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testé</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française (CIPSLF)</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047308v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup relations and communication: social markers in speech and “Second Gulf War”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13236,77 +13236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la valeur sociale attribuée à l’expression de la consistance dans le cadre des relations intergroupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de Psychologie Sociale en langue Française. Identités sociales et identités spatiales : points communs et spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, IASI, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13331,51 +13331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et rapports intergroupes : Marqueurs socio-langagiers et guerre du golfe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International : Psychologie Sociale de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13400,51 +13400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui ou non à la Constitution européenne : l’éloquence du forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats internes au Parti Socialiste : Lexicalement Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherches : Discours en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURAPP (UMR CNRS 6054), May 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13558,234 +13558,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du journal de J. Goebbels (1942 – 1945)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Débats sur la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavandon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe : Propagandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Caen, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Besançon, France. 663-672 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2006/PDF/II-059.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047395v1</w:t>
+                <w:t xml:space="preserve">hal-03695984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats sur la toile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse automatique du journal de J. Goebbels (1942 – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Salem</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Besançon, France. 663-672 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2006/PDF/II-059.pdf)</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe : Propagandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695984v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lecteurs de Télérama et le débat sur la constitution européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13823,51 +13823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs socio-langagiers et construction des opinions : entre « résistance et terrorisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Sep 2004, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13886,247 +13886,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage idéologique / générique de discours et traitement de l’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Représentation de la formation et des métiers de la communication chez les étudiants des filières communication des IUT en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique : Discours politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Psychologie Politique, Jan 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur les métiers de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPSI, Oct 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047400v1</w:t>
+                <w:t xml:space="preserve">hal-05047338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la formation et des métiers de la communication chez les étudiants des filières communication des IUT en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marquage idéologique / générique de discours et traitement de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bonneville</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les métiers de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPSI, Oct 2003, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée Scientifique : Discours politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Psychologie Politique, Jan 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047338v1</w:t>
+                <w:t xml:space="preserve">hal-05047400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTIC : du projet de formation à l’insertion professionnelle étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre Europe-Amérique latine sur la formation technologique et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADIUP-ADIUT, Nov 2002, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,51 +14151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et intention d’action des sujets : deux recherches exploratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs en Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14220,51 +14220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et contexte normatif dans le cas de catégories faiblement vs fortement structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14328,51 +14328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement politique, représentation sociale et traitement du discours persuasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14442,51 +14442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RcmdrPlugin.aRnova: R Commander Plug-in for Repeated-Measures ANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14603,51 +14603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2EAAA86"/>
+    <w:nsid w:val="036B7F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14834,51 +14834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>