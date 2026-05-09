--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -196,2620 +196,2620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
+                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308284v1</w:t>
+                <w:t xml:space="preserve">hal-05062916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389873v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and enablers to the implementation of geriatric approach in cancer care in older French patients and physicians: A mixed method psychosocial multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Beauplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Evenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Sarah Jouneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+                <w:t xml:space="preserve">Angélique Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8 [art. 102345]), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461378v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062916v1</w:t>
+                <w:t xml:space="preserve">hal-05062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289298v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and enablers to the implementation of geriatric approach in cancer care in older French patients and physicians: A mixed method psychosocial multicenter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Evenden</w:t>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jouneaux</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Dumont</w:t>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102345⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261608v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
+              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062915v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+                <w:t xml:space="preserve">SIOG2024-3-P-056 Barriers and levers to the implementation of geriatric approach in cancer care, in french patients and physicians: a mixed method psychosocial multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Beauplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jouneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blain Psychologue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Evenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7 suppl. 1 [art. 101919]), 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2024.101919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372610v1</w:t>
+                <w:t xml:space="preserve">hal-05045987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIOG2024-3-P-056 Barriers and levers to the implementation of geriatric approach in cancer care, in french patients and physicians: a mixed method psychosocial multicenter study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2024.101919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045987v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is severe alcohol use disorder really associated with increased utilitarian moral judgment? Exploration using the CNI model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264 (112435), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2024.112435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is severe alcohol use disorder really associated with increased utilitarian moral judgment? Exploration using the CNI model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mado Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Longueville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264 (112435), 7 p. </w:t>
+              <w:t xml:space="preserve">Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.253-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2024.112435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044409v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of age and self-stigmatization on social eating and drinking issues in French outpatients living with and beyond head and neck cancer: a mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Beauplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Bianca Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
+                <w:t xml:space="preserve">Vianney Bastit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (10), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08859-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146743v2</w:t>
+                <w:t xml:space="preserve">hal-04783255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and self-stigmatization on social eating and drinking issues in French outpatients living with and beyond head and neck cancer: a mixed-method study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Francois</w:t>
+                <w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Bastit</w:t>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
+                <w:t xml:space="preserve">Eve Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Rambeau</w:t>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (10), pp.659. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08859-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783255v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258213v1</w:t>
+                <w:t xml:space="preserve">hal-03694129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12 [Art. e0295617]), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694129v1</w:t>
+                <w:t xml:space="preserve">hal-04340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (12 [Art. e0295617]), 8 p. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04340972v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322867v1</w:t>
+                <w:t xml:space="preserve">hal-03682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When a refusal turns into donation: the moderating effect of the initial position toward blood donation in the door-in-the-face effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (7), pp.1377-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2043815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322854v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682783v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a refusal turns into donation: the moderating effect of the initial position toward blood donation in the door-in-the-face effectiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2043815⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879582v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866943v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
@@ -2847,103 +2847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
@@ -2975,420 +2975,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118373v1</w:t>
+                <w:t xml:space="preserve">hal-02941296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941296v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182841v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -3400,77 +3400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -3502,408 +3502,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do I Shoot Faster Because I Am Thinking about an Outgroup or a Threatening Outgroup?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">“Homosexual Marriage” or “Marriage for All”? Social Lexical Markers’ Effects on Persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.471 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0261927X15612197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180662v1</w:t>
+                <w:t xml:space="preserve">hal-01729349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Homosexual Marriage” or “Marriage for All”? Social Lexical Markers’ Effects on Persuasion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When Attribution of Consistency Depends on Group Value: Social Valorization of Preference for Consistency in Equivalent and Asymmetric Intergroup Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0261927X15612197⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729349v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Attribution of Consistency Depends on Group Value: Social Valorization of Preference for Consistency in Equivalent and Asymmetric Intergroup Relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Do I Shoot Faster Because I Am Thinking about an Outgroup or a Threatening Outgroup?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (1), pp.127-135. </w:t>
+              <w:t xml:space="preserve"> Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180715v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When The “Why” Makes You Socially Useful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (4), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3931,308 +3931,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being hypocritical disturbs some people more than others: How individual differences in preference for consistency moderate the behavioral effects of the induced-hypocrisy paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Plainfossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15534510.2013.791235⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622620v1</w:t>
+                <w:t xml:space="preserve">hal-02180678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Being hypocritical disturbs some people more than others: How individual differences in preference for consistency moderate the behavioral effects of the induced-hypocrisy paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Callé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Plainfossé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2013.791235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180678v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Effect and Prejudice: When a Salient Female Norm Moderates Male Negative Attitudes Toward Homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,64 +4279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jotting down notes or preparing for the future? Action identification and academic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,77 +4395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking about Arabs and Muslims makes Americans shoot faster: Effects of category accessibility on aggressive responses in a shooter paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Y. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Sharvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn J. Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,103 +4524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la valeur sociale attribuée à la préférence de la consistance dans le cadre des relations intergroupes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.43-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,77 +4645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is your language a social clue? Lexical markers and social identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.364-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4761,51 +4761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène à mots découverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4843,51 +4843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui ou non à la Constitution européenne. L’éloquence du forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement politique et traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,843 +5055,843 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité sociale du &amp;quot;Social Identity Mapping in Addiction Recovery&amp;quot;. Perception des patient.e.s et professionnel.le.s</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17493.13288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282987v1</w:t>
+                <w:t xml:space="preserve">hal-05219682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219682v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validité sociale du &amp;quot;Social Identity Mapping in Addiction Recovery&amp;quot;. Perception des patient.e.s et professionnel.le.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346418v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lien entre facteurs psychosociaux et rémission en addictologie : Déploiement d'une étude exploratoire en milieu hospitalier auprès de patient·e·s présentant un trouble de l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
+              <w:t xml:space="preserve">GREPACO - 9èmes Journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969599v1</w:t>
+                <w:t xml:space="preserve">hal-04981179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social identity mapping and social acceptability in medical environments: three complementary pilot studies in addictology, geriatric home care and bariatrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl. Dochler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lafrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652385v1</w:t>
+                <w:t xml:space="preserve">hal-05046111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre facteurs psychosociaux et rémission en addictologie : Déploiement d'une étude exploratoire en milieu hospitalier auprès de patient·e·s présentant un trouble de l'usage de l'alcool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garcia</w:t>
+                <w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO - 9èmes Journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981179v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity mapping and social acceptability in medical environments: three complementary pilot studies in addictology, geriatric home care and bariatrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046111v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the 'dehumanizing gaze' towards facial difference using eye-tracking technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5932,563 +5932,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694215v1</w:t>
+                <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
+                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Bakkali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046119v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880505v1</w:t>
+                <w:t xml:space="preserve">hal-03694215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03684651v1</w:t>
+                <w:t xml:space="preserve">hal-05046119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Please catch my eyes”: Perceptions and reactions to facial visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appearance Matters 9 online conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,90 +6535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,77 +6643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing stigma and dehumanization towards persons with alcoholic use disorder: A multicategorization proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Biomedical Research on Alcoholism (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France. , 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6779,51 +6779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre de ses similitudes tout en démontrant ses différences : un exemple d’analyse automatique des débats internes au PS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6865,51 +6865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et rapports intergroupes : Effets des marqueurs socio-langagiers lexicaux sur les attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6947,51 +6947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats sur la toile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,90 +7078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,51 +7365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorçage de rapports intergroupes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen Normandie, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7453,273 +7453,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VAPEPRECA : étude vape et précarité expérimentation dans les CSAPA /CARRUD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de la société française de tabacologie (CSFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518906v1</w:t>
+                <w:t xml:space="preserve">hal-05345735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPEPRECA : étude vape et précarité expérimentation dans les CSAPA /CARRUD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Saint-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de la société française de tabacologie (CSFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345735v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête du social dans l'approche bio-psycho-sociale : &amp;quot;Social cure&amp;quot; et prévention de la rechute addictive. Étude pilote : Au delà de l'addiction, l'influence des facteurs psychosociaux sur les parcours de rémission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Jeunes Chercheur·euse·s de l'AFPSA, Feb 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7744,77 +7744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7839,64 +7839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7928,1404 +7928,1404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528201v1</w:t>
+                <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046112v1</w:t>
+                <w:t xml:space="preserve">hal-04969573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cure&amp;quot; ou &amp;quot;Social curse&amp;quot; ? Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Études des Jeunes Chercheur·e·s du Centre de Recherche Risque &amp; Vulnérabilités (CERREV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERREV, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981188v1</w:t>
+                <w:t xml:space="preserve">hal-05046112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social cure&amp;quot; ou &amp;quot;Social curse&amp;quot; ? Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Études des Jeunes Chercheur·e·s du Centre de Recherche Risque &amp; Vulnérabilités (CERREV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERREV, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047358v1</w:t>
+                <w:t xml:space="preserve">hal-04981188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969573v1</w:t>
+                <w:t xml:space="preserve">hal-04981194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981194v1</w:t>
+                <w:t xml:space="preserve">hal-04527831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527831v1</w:t>
+                <w:t xml:space="preserve">hal-05046114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046114v1</w:t>
+                <w:t xml:space="preserve">hal-04528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475645v1</w:t>
+                <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466176v1</w:t>
+                <w:t xml:space="preserve">hal-04475645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de la consommation d'alcool et du Binge Drinking chez les jeunes : spécificités, efficacité et outils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictions, Toxicomanie, Hépatite et Sida (ATHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046117v1</w:t>
+                <w:t xml:space="preserve">hal-04466176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prévention de la consommation d'alcool et du Binge Drinking chez les jeunes : spécificités, efficacité et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Addictions, Toxicomanie, Hépatite et Sida (ATHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527826v1</w:t>
+                <w:t xml:space="preserve">hal-05046117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047366v1</w:t>
+                <w:t xml:space="preserve">hal-04527826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s) et polyconsommation de substances en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9350,51 +9350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche DAP : Déterminants – Altération – Prévention des consommations d’alcool à risque en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Jeunes et substances psychoactives : perspectives de recherche en prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du cancer (INCa); Institut pour la recherche en santé publique (IReSP), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9419,77 +9419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9514,77 +9514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis-moi comment tu te définis et je te dirai combien tu bois et combien tu fumes » : Identités et niveaux de dépendance liées à l'alcool, au tabac et au cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9603,1007 +9603,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046120v1</w:t>
+                <w:t xml:space="preserve">hal-05047381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
+              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047376v1</w:t>
+                <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262597v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047381v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373285v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262615v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046121v1</w:t>
+                <w:t xml:space="preserve">hal-05047380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047380v1</w:t>
+                <w:t xml:space="preserve">hal-03543926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543926v1</w:t>
+                <w:t xml:space="preserve">hal-05046120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10628,77 +10628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectification of people with facial disfigurement: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10723,77 +10723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations dans la perception d'humanité de l'exogroupe en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en Psychologie Sociale de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10818,103 +10818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -10943,90 +10943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11051,77 +11051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11176,103 +11176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du coût des requêtes et de l'attitude initiale sur l'efficacité de la technique de porte-au-nez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11310,77 +11310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité de l'Éducation Physique et Sportive dans l'intégration scolaire : utiliser l'engagement corporel pour construire l'affiliation entre les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazin Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque international du LASALÉ. Pour une communauté éducative durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Accrochage Scolaire et Alliances Éducatives (LASALÉ), Oct 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11399,446 +11399,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Quetron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la cognition sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047388v1</w:t>
+                <w:t xml:space="preserve">hal-05046125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Quetron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046125v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Testé</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées de la cognition sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046128v1</w:t>
+                <w:t xml:space="preserve">hal-05047388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Périssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
@@ -11867,77 +11867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Homosexuel, pédé ou tarlouze ? » : Labels de groupe péjoratifs, normes sociales et jugement du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale); Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11962,90 +11962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’agentisme et de la compétence dans la valeur sociale attribuée à la préférence pour la consistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12070,77 +12070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labels de groupe permettent-ils l’activation de normes sociales ? Effets du niveau de protection des groupes sociaux et des labels de groupe sur les jugements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12159,1046 +12159,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur sociale de la préférence pour la consistance dans les relations intergroupes : quand l'attribution de consistance dépend de la valeur du groupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047278v1</w:t>
+                <w:t xml:space="preserve">hal-05047253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Did the French debate on &amp;quot;marriage between same-sex persons&amp;quot; deal with &amp;quot;marriage for everybody&amp;quot; or &amp;quot;homosexual marriage&amp;quot;? Lexical markers role on persuasion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047253v1</w:t>
+                <w:t xml:space="preserve">hal-05047281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the French debate on &amp;quot;marriage between same-sex persons&amp;quot; deal with &amp;quot;marriage for everybody&amp;quot; or &amp;quot;homosexual marriage&amp;quot;? Lexical markers role on persuasion processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valeur sociale de la préférence pour la consistance dans les relations intergroupes : quand l'attribution de consistance dépend de la valeur du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047281v1</w:t>
+                <w:t xml:space="preserve">hal-05047278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le « pourquoi » devient utile socialement : valeur sociale et identification d’action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tire-t-on plus vite sur des arabes ou des espagnols ? Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Somat</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques ADRIPS :Le jugement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche en Psychologie Sociale); Université de Reims Champagne-Ardenne; Laboratoire C2S, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque : Discrimination, Sport et École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire VIPS; Université de Rennes 2, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047282v1</w:t>
+                <w:t xml:space="preserve">hal-05047286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire-t-on plus vite sur des arabes ou des espagnols ? Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand le « pourquoi » devient utile socialement : valeur sociale et identification d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Discrimination, Sport et École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire VIPS; Université de Rennes 2, May 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques ADRIPS :Le jugement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche en Psychologie Sociale); Université de Reims Champagne-Ardenne; Laboratoire C2S, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047286v1</w:t>
+                <w:t xml:space="preserve">hal-05047282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices de pouvoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+                <w:t xml:space="preserve">Effet de l’amorçage de catégorisations sociales sur les réponses agressives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Sharvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie O’ Brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Yung Chun Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADRIPS (Groupe de recherche en psychologie sociale); Centro de psicologia da universidade do Porto, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047295v1</w:t>
+                <w:t xml:space="preserve">hal-05047289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’amorçage de catégorisations sociales sur les réponses agressives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices powerless/powerful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
+                <w:t xml:space="preserve">J. O' Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Psychologie de l’Université de Porto, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047289v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices powerless/powerful</w:t>
+                <w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie O’ Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. O' Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Psychologie de l’Université de Porto, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS (Groupe de recherche en psychologie sociale); Centro de psicologia da universidade do Porto, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764656v1</w:t>
+                <w:t xml:space="preserve">hal-05047295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes minimaux et valeur sociale attribuée à la consistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Prendre des notes ou préparer son avenir ? Identification de l’action et performance académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testé</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française (CIPSLF)</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047308v1</w:t>
+                <w:t xml:space="preserve">hal-05047302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre des notes ou préparer son avenir ? Identification de l’action et performance académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groupes minimaux et valeur sociale attribuée à la consistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn J. Bélanger</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047302v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup relations and communication: social markers in speech and “Second Gulf War”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13236,77 +13236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la valeur sociale attribuée à l’expression de la consistance dans le cadre des relations intergroupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de Psychologie Sociale en langue Française. Identités sociales et identités spatiales : points communs et spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, IASI, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13331,51 +13331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et rapports intergroupes : Marqueurs socio-langagiers et guerre du golfe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International : Psychologie Sociale de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13400,51 +13400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui ou non à la Constitution européenne : l’éloquence du forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats internes au Parti Socialiste : Lexicalement Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherches : Discours en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURAPP (UMR CNRS 6054), May 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13558,234 +13558,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats sur la toile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse automatique du journal de J. Goebbels (1942 – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Salem</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Besançon, France. 663-672 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2006/PDF/II-059.pdf)</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe : Propagandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695984v1</w:t>
+                <w:t xml:space="preserve">hal-05047395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du journal de J. Goebbels (1942 – 1945)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Débats sur la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavandon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe : Propagandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Caen, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Besançon, France. 663-672 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2006/PDF/II-059.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047395v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lecteurs de Télérama et le débat sur la constitution européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13823,51 +13823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs socio-langagiers et construction des opinions : entre « résistance et terrorisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Sep 2004, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13905,51 +13905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de la formation et des métiers de la communication chez les étudiants des filières communication des IUT en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13987,51 +13987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage idéologique / générique de discours et traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14082,51 +14082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTIC : du projet de formation à l’insertion professionnelle étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre Europe-Amérique latine sur la formation technologique et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADIUP-ADIUT, Nov 2002, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,51 +14151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et intention d’action des sujets : deux recherches exploratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs en Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14220,51 +14220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et contexte normatif dans le cas de catégories faiblement vs fortement structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14328,51 +14328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement politique, représentation sociale et traitement du discours persuasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14442,51 +14442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RcmdrPlugin.aRnova: R Commander Plug-in for Repeated-Measures ANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14603,51 +14603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036B7F16"/>
+    <w:nsid w:val="112F744A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14834,51 +14834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>