--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1,14548 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14496 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica MANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences -HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jessica-mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6279-4721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088086534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Z8VwgQIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Research and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Hamonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and enablers to the implementation of geriatric approach in cancer care in older French patients and physicians: A mixed method psychosocial multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Beauplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blain Psychologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8 [art. 102345]), 10 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.253-275. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIOG2024-3-P-056 Barriers and levers to the implementation of geriatric approach in cancer care, in french patients and physicians: a mixed method psychosocial multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Beauplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blain Psychologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (7 suppl. 1 [art. 101919]), 1 p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2024.101919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Augustinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, 10 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is severe alcohol use disorder really associated with increased utilitarian moral judgment? Exploration using the CNI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 264 (112435), 7 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2024.112435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of age and self-stigmatization on social eating and drinking issues in French outpatients living with and beyond head and neck cancer: a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Beauplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (10), pp.659. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-024-08859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (12 [Art. e0295617]), 8 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stutterheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigma and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a refusal turns into donation: the moderating effect of the initial position toward blood donation in the door-in-the-face effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (7), pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00224545.2022.2043815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Boudjemadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cheam-Bernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hamel-Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do I Shoot Faster Because I Am Thinking about an Outgroup or a Threatening Outgroup?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Homosexual Marriage” or “Marriage for All”? Social Lexical Markers’ Effects on Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (5), pp.471 - 490. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0261927X15612197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Attribution of Consistency Depends on Group Value: Social Valorization of Preference for Consistency in Equivalent and Asymmetric Intergroup Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When The “Why” Makes You Socially Useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (4), pp.197-206. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being hypocritical disturbs some people more than others: How individual differences in preference for consistency moderate the behavioral effects of the induced-hypocrisy paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fointiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.133-148. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2013.791235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Effect and Prejudice: When a Salient Female Norm Moderates Male Negative Attitudes Toward Homosexuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.1035 - 1053. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2013.776406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jotting down notes or preparing for the future? Action identification and academic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.151 - 164. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-012-9205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking about Arabs and Muslims makes Americans shoot faster: Effects of category accessibility on aggressive responses in a shooter paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.552-556. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.1883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la valeur sociale attribuée à la préférence de la consistance dans le cadre des relations intergroupes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, pp.43-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your language a social clue? Lexical markers and social identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0261927X09341956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène à mots découverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et Psycho.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui ou non à la Constitution européenne. L’éloquence du forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement politique et traitement de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaffié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.23-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité sociale du &amp;quot;Social Identity Mapping in Addiction Recovery&amp;quot;. Perception des patient.e.s et professionnel.le.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17493.13288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity mapping and social acceptability in medical environments: three complementary pilot studies in addictology, geriatric home care and bariatrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl. Dochler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lafrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre facteurs psychosociaux et rémission en addictologie : Déploiement d'une étude exploratoire en milieu hospitalier auprès de patient·e·s présentant un trouble de l'usage de l'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREPACO - 9èmes Journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the 'dehumanizing gaze' towards facial difference using eye-tracking technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29, pp.82-121, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26006.93767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahid Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREPACO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Please catch my eyes”: Perceptions and reactions to facial visible difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appearance Matters 9 online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11425.33124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing stigma and dehumanization towards persons with alcoholic use disorder: A multicategorization proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Society for Biomedical Research on Alcoholism (ESBRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France. , 2020, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34724.63368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre de ses similitudes tout en démontrant ses différences : un exemple d’analyse automatique des débats internes au PS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucy Baugnet; Thierry Guilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.87-101, 2011, 978-2-9527865-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et rapports intergroupes : Effets des marqueurs socio-langagiers lexicaux sur les attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale, communication et langage : de la conception aux applications / sous la coordination de Philippe Castel, Edith Salès-Wuillemin, Marie-Françoise Lacassagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.247-261, 2011, ISBN 978-2-8041-6252-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Viprey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT' 06 : actes des 8es Journées internationales d'analyse statistique des données textuelles, Besançon, 19-21 avril 2006 = proceedings of 8th International conference on textual data statistical analysis, Besançon, april 19-21, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Presses universitaires de Franche-Comté, pp.667-676, 2006, (Cahiers de la Maison des sciences de l'homme Ledoux), 978-2-84867-130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des sciences de l’univers dans la population Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Sabatier (Toulouse 3). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorçage de rapports intergroupes et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Caen Normandie, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05047485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPEPRECA : étude vape et précarité expérimentation dans les CSAPA /CARRUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société française de tabacologie (CSFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête du social dans l'approche bio-psycho-sociale : &amp;quot;Social cure&amp;quot; et prévention de la rechute addictive. Étude pilote : Au delà de l'addiction, l'influence des facteurs psychosociaux sur les parcours de rémission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Jeunes Chercheur·euse·s de l'AFPSA, Feb 2025, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées du GREPACO : Les interactions sociales à l'épreuve de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologique Cognitive (GREPACO), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ESBRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Social Identity and Health (ICSIH6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cure&amp;quot; ou &amp;quot;Social curse&amp;quot; ? Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Études des Jeunes Chercheur·e·s du Centre de Recherche Risque &amp; Vulnérabilités (CERREV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERREV, Apr 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des identités multiples et du soutien social sur la consommation d'alcool en milieu étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Hamonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cure” or “social curse” ? The role of multiple identities and social support on student alcohol use and Binge Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social identity, leadership, and health Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la consommation d'alcool et du Binge Drinking chez les jeunes : spécificités, efficacité et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictions, Toxicomanie, Hépatite et Sida (ATHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et polyconsommation de substances en milieu étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche DAP : Déterminants – Altération – Prévention des consommations d’alcool à risque en milieu étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Jeunes et substances psychoactives : perspectives de recherche en prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa); Institut pour la recherche en santé publique (IReSP), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi comment tu te définis et je te dirai combien tu bois et combien tu fumes » : Identités et niveaux de dépendance liées à l'alcool, au tabac et au cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Guillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectification of people with facial disfigurement: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche), Jul 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans la perception d'humanité de l'exogroupe en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Montalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en Psychologie Sociale de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Banovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cheam-Bernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du coût des requêtes et de l'attitude initiale sur l'efficacité de la technique de porte-au-nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de l'Éducation Physique et Sportive dans l'intégration scolaire : utiliser l'engagement corporel pour construire l'affiliation entre les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazin Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque international du LASALÉ. Pour une communauté éducative durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Accrochage Scolaire et Alliances Éducatives (LASALÉ), Oct 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Périssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Quetron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Quetron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la cognition sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homosexuel, pédé ou tarlouze ? » : Labels de groupe péjoratifs, normes sociales et jugement du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale); Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’agentisme et de la compétence dans la valeur sociale attribuée à la préférence pour la consistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labels de groupe permettent-ils l’activation de normes sociales ? Effets du niveau de protection des groupes sociaux et des labels de groupe sur les jugements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique ADRIPS - Normes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur sociale de la préférence pour la consistance dans les relations intergroupes : quand l'attribution de consistance dépend de la valeur du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the French debate on &amp;quot;marriage between same-sex persons&amp;quot; deal with &amp;quot;marriage for everybody&amp;quot; or &amp;quot;homosexual marriage&amp;quot;? Lexical markers role on persuasion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le « pourquoi » devient utile socialement : valeur sociale et identification d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques ADRIPS :Le jugement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche en Psychologie Sociale); Université de Reims Champagne-Ardenne; Laboratoire C2S, Jul 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire-t-on plus vite sur des arabes ou des espagnols ? Relations intergroupes, menace perçue et réactions agressives dans le paradigme du jeu du tireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Discrimination, Sport et École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire VIPS; Université de Rennes 2, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie O’ Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Groupe de recherche en psychologie sociale); Centro de psicologia da universidade do Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’amorçage de catégorisations sociales sur les réponses agressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J. Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation sur la base de marqueurs langagiers : le cas des indices powerless/powerful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O' Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Psychologie de l’Université de Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre des notes ou préparer son avenir ? Identification de l’action et performance académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn J. Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes minimaux et valeur sociale attribuée à la consistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup relations and communication: social markers in speech and “Second Gulf War”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lepastourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language And Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tucson (Arizona ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la valeur sociale attribuée à l’expression de la consistance dans le cadre des relations intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de Psychologie Sociale en langue Française. Identités sociales et identités spatiales : points communs et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, IASI, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et rapports intergroupes : Marqueurs socio-langagiers et guerre du golfe II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International : Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui ou non à la Constitution européenne : l’éloquence du forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en lettres et sciences sociales : des documents numériques à l’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Albi, France. pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats internes au Parti Socialiste : Lexicalement Royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherches : Discours en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP (UMR CNRS 6054), May 2007, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Besançon, France. 663-672 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2006/PDF/II-059.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique du journal de J. Goebbels (1942 – 1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe : Propagandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lecteurs de Télérama et le débat sur la constitution européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la Revue Mots – Les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs socio-langagiers et construction des opinions : entre « résistance et terrorisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la formation et des métiers de la communication chez les étudiants des filières communication des IUT en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les métiers de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSI, Oct 2003, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage idéologique / générique de discours et traitement de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique : Discours politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Psychologie Politique, Jan 2003, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTIC : du projet de formation à l’insertion professionnelle étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre Europe-Amérique latine sur la formation technologique et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUP-ADIUT, Nov 2002, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication persuasive et intention d’action des sujets : deux recherches exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs en Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication persuasive et contexte normatif dans le cas de catégories faiblement vs fortement structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Sep 2000, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement politique, représentation sociale et traitement du discours persuasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque International de Psychologie Sociale Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RcmdrPlugin.aRnova: R Commander Plug-in for Repeated-Measures ANOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14603,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112F744A"/>
+    <w:nsid w:val="1B865237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14834,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-mange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6279-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088086534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Z8VwgQIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Beauplet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jouneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blain Psychologue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Longueville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2024.112435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08859-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2043815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharvit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000162" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2013.791235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2013.776406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9205-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GGKZD5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Chun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. Belanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.1883" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00X4N92T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03690024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.952" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coroller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl. Dochler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lafrechoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bazer-Bachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cassagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bonneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118825v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouanne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazin Claire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pittel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie O&#8217; Brien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chun Woo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn J. B&#233;langer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O' Brien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047325v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavandon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047400v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047492v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f953854de3f54904ba62b5be4dceb6eb7dc2bdf;origin=https://cran.r-project.org/package%253DRcmdrPlugin.aRnova;visit=swh:1:snp:0775686656a372795a01b6b24a8699a325443b09;anchor=swh:1:rel:e598d5278c96cdc13a173229ba4a65d9ca93bb4a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>