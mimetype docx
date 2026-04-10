--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -768,411 +768,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
+                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569459v1</w:t>
+                <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
+                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652800v1</w:t>
+                <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
+                <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,198 +1167,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333470v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
               </w:r>
@@ -1510,51 +1510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La r-confiance pour l'identification de trajectoires de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. , 16ème Conférence Internationale Francophone sur l’Extraction et Gestion des Connaissances, RNTI-E-30, pp.535-536, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2207,51 +2207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTS020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTS020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>