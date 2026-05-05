--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -768,610 +768,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
+                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652800v1</w:t>
+                <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
+                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569459v1</w:t>
+                <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333470v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+                <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
               </w:r>
@@ -1510,103 +1510,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La r-confiance pour l'identification de trajectoires de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. , 16ème Conférence Internationale Francophone sur l’Extraction et Gestion des Connaissances, RNTI-E-30, pp.535-536, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2207,51 +2207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTS020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTS020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>