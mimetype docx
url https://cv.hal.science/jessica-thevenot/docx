--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -383,287 +383,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t>
+                <w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugh D Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009270v1</w:t>
+                <w:t xml:space="preserve">hal-02486173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t>
+                <w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Winsor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gey</w:t>
+                <w:t xml:space="preserve">Romain Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+                <w:t xml:space="preserve">Hugh D Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486173v1</w:t>
+                <w:t xml:space="preserve">hal-03009270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t>
               </w:r>
@@ -895,77 +895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1025,51 +1025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,77 +1159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1420,829 +1420,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04806921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAQ INPN-Espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Laville</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04144987v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAQ INPN-Espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
+                <w:t xml:space="preserve">mnhn-04144987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
+                <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brisset</w:t>
+                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Le Levier</w:t>
+                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13 p., 2022</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Laville</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">13 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143562v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2440,51 +2440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Wroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 62 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,895 +2496,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04135757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes, les espèces en danger... Quelles actions impactent ou préservent la biodiversité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire naturaliste et diagnostic écologique de la Vallée des Beunes, 18 au 21 juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bonin</w:t>
+                <w:t xml:space="preserve">Margaux Mistarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Horellou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 11 p</w:t>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 98 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04249959v1</w:t>
+                <w:t xml:space="preserve">mnhn-04247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire naturaliste et diagnostic écologique de la Vallée des Beunes, 18 au 21 juin 2019</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes, les espèces en danger... Quelles actions impactent ou préservent la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Horellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gayet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04247371v1</w:t>
+                <w:t xml:space="preserve">mnhn-04249959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplissage du fichier de synthèse pour le rapportage UE sur des espèces animales (requête Ministère de l’écologie)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Contribution aux documents (relecture, corrections) des ateliers préparatoires du portail Alliance Sorbonne Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04268805v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture des plaquettes réglementaires du MTES sur les espèces EEE de l'Union européenne (UE)</w:t>
+                <w:t xml:space="preserve">Transmission d'un fichier sur les espèces de statut I, J, M, Y selon le référentiel national taxonomique Taxref pour la France métropolitaine _ Projet GRIIS IUCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260088v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification taxonomique de la liste réglementaire de niveau 2 d'interdiction pour l'Île de la Réunion (réglementation RUP dans le cadre du règlement UE 1143/2014)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Relecture des plaquettes réglementaires du MTES sur les espèces EEE de l'Union européenne (UE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271225v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission d'un fichier sur les espèces de statut I, J, M, Y selon le référentiel national taxonomique Taxref pour la France métropolitaine _ Projet GRIIS IUCN</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Vérification taxonomique de la liste réglementaire de niveau 2 d'interdiction pour l'Île de la Réunion (réglementation RUP dans le cadre du règlement UE 1143/2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260104v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution aux documents (relecture, corrections) des ateliers préparatoires du portail Alliance Sorbonne Université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortie de Service : Abri Pataud et Vallée des Beunes. Document préparatoire à la sortie de service à l'Abri-Pataud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilène Procida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260082v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortie de Service : Abri Pataud et Vallée des Beunes. Document préparatoire à la sortie de service à l'Abri-Pataud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+                <w:t xml:space="preserve">Cartographie de la surveillance des Espèces Exotiques Envahissantes (EEE_UE) en France métropolitaine et en Outre‐Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilène Procida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04260583v1</w:t>
+                <w:t xml:space="preserve">mnhn-04256309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la surveillance des Espèces Exotiques Envahissantes (EEE_UE) en France métropolitaine et en Outre‐Mer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission des fichiers informatiques à la Commission européenne pour le rapportage européen sur les espèces préoccupantes de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pinelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256309v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des fichiers informatiques à la Commission européenne pour le rapportage européen sur les espèces préoccupantes de l'Union européenne</w:t>
+                <w:t xml:space="preserve">Fiches d'évaluation des EEE hiérarchisées. Version 1 - 7 fiches sur les crustacés / 4 fiches sur les hyménoptères / 8 fiches sur les mammifères / 4 fiches sur les oiseaux / 5 fiches sur les poissons / 1 fiche sur les hémiptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04268801v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches d'évaluation des EEE hiérarchisées. Version 1 - 7 fiches sur les crustacés / 4 fiches sur les hyménoptères / 8 fiches sur les mammifères / 4 fiches sur les oiseaux / 5 fiches sur les poissons / 1 fiche sur les hémiptères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+                <w:t xml:space="preserve">Remplissage du fichier de synthèse pour le rapportage UE sur des espèces animales (requête Ministère de l’écologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271222v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire naturaliste de la Réserve zoologique de la Haute-Touche (Indre) du 1er au 3 juin 2016</w:t>
               </w:r>
@@ -3546,51 +3546,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
+                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
@@ -3612,69 +3612,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance des espèces exotiques envahissantes, définitions, exemples, comment surveiller ? plaquette 3 volets</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
@@ -3828,69 +3828,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mistarz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne Procida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pinelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mistarz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne Procida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pinelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>