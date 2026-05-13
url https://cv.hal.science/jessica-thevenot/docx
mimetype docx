--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -383,287 +383,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t>
+                <w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Winsor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gey</w:t>
+                <w:t xml:space="preserve">Romain Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+                <w:t xml:space="preserve">Hugh D Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486173v1</w:t>
+                <w:t xml:space="preserve">hal-03009270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t>
+                <w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugh D Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009270v1</w:t>
+                <w:t xml:space="preserve">hal-02486173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux journées d'inventaire naturaliste sur la Réserve zoologique de la Haute-Touche</w:t>
               </w:r>
@@ -895,77 +895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1025,51 +1025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,77 +1159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1420,192 +1420,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04806921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAQ INPN-Espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
+                <w:t xml:space="preserve">mnhn-04144987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,244 +1630,248 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAQ INPN-Espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Petitteville</w:t>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Laville</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 18 p., 2023</w:t>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04144987v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1900,349 +1900,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">13 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
+                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brisset</w:t>
+                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2440,51 +2440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Wroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 62 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,895 +2496,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04135757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire naturaliste et diagnostic écologique de la Vallée des Beunes, 18 au 21 juin 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes, les espèces en danger... Quelles actions impactent ou préservent la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+                <w:t xml:space="preserve">Fabrice Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mistarz</w:t>
+                <w:t xml:space="preserve">Frank Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delzons</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 98 p. + annexes</w:t>
+                <w:t xml:space="preserve">Arnaud Horellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04247371v1</w:t>
+                <w:t xml:space="preserve">mnhn-04249959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes, les espèces en danger... Quelles actions impactent ou préservent la biodiversité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire naturaliste et diagnostic écologique de la Vallée des Beunes, 18 au 21 juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonin</w:t>
+                <w:t xml:space="preserve">Margaux Mistarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bonin</w:t>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Horellou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 11 p</w:t>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 98 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04249959v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution aux documents (relecture, corrections) des ateliers préparatoires du portail Alliance Sorbonne Université</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Remplissage du fichier de synthèse pour le rapportage UE sur des espèces animales (requête Ministère de l’écologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260082v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission d'un fichier sur les espèces de statut I, J, M, Y selon le référentiel national taxonomique Taxref pour la France métropolitaine _ Projet GRIIS IUCN</w:t>
+                <w:t xml:space="preserve">Relecture des plaquettes réglementaires du MTES sur les espèces EEE de l'Union européenne (UE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260104v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture des plaquettes réglementaires du MTES sur les espèces EEE de l'Union européenne (UE)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Vérification taxonomique de la liste réglementaire de niveau 2 d'interdiction pour l'Île de la Réunion (réglementation RUP dans le cadre du règlement UE 1143/2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260088v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification taxonomique de la liste réglementaire de niveau 2 d'interdiction pour l'Île de la Réunion (réglementation RUP dans le cadre du règlement UE 1143/2014)</w:t>
+                <w:t xml:space="preserve">Contribution aux documents (relecture, corrections) des ateliers préparatoires du portail Alliance Sorbonne Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271225v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortie de Service : Abri Pataud et Vallée des Beunes. Document préparatoire à la sortie de service à l'Abri-Pataud</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t>
+                <w:t xml:space="preserve">Transmission d'un fichier sur les espèces de statut I, J, M, Y selon le référentiel national taxonomique Taxref pour la France métropolitaine _ Projet GRIIS IUCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04260583v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la surveillance des Espèces Exotiques Envahissantes (EEE_UE) en France métropolitaine et en Outre‐Mer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+                <w:t xml:space="preserve">Sortie de Service : Abri Pataud et Vallée des Beunes. Document préparatoire à la sortie de service à l'Abri-Pataud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 100 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilène Procida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256309v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04260583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des fichiers informatiques à la Commission européenne pour le rapportage européen sur les espèces préoccupantes de l'Union européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de la surveillance des Espèces Exotiques Envahissantes (EEE_UE) en France métropolitaine et en Outre‐Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04268801v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches d'évaluation des EEE hiérarchisées. Version 1 - 7 fiches sur les crustacés / 4 fiches sur les hyménoptères / 8 fiches sur les mammifères / 4 fiches sur les oiseaux / 5 fiches sur les poissons / 1 fiche sur les hémiptères</w:t>
+                <w:t xml:space="preserve">Transmission des fichiers informatiques à la Commission européenne pour le rapportage européen sur les espèces préoccupantes de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04271222v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04268801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplissage du fichier de synthèse pour le rapportage UE sur des espèces animales (requête Ministère de l’écologie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Thévenot</w:t>
+                <w:t xml:space="preserve">Fiches d'évaluation des EEE hiérarchisées. Version 1 - 7 fiches sur les crustacés / 4 fiches sur les hyménoptères / 8 fiches sur les mammifères / 4 fiches sur les oiseaux / 5 fiches sur les poissons / 1 fiche sur les hémiptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04268805v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire naturaliste de la Réserve zoologique de la Haute-Touche (Indre) du 1er au 3 juin 2016</w:t>
               </w:r>
@@ -3546,51 +3546,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
@@ -3612,93 +3612,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance des espèces exotiques envahissantes, définitions, exemples, comment surveiller ? plaquette 3 volets</w:t>
+                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
@@ -3738,75 +3738,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254590v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
+                <w:t xml:space="preserve">La surveillance des espèces exotiques envahissantes, définitions, exemples, comment surveiller ? plaquette 3 volets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
@@ -3828,69 +3828,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mistarz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne Procida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pinelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mistarz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne Procida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pinelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>