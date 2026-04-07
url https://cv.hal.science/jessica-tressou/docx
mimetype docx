--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Tressou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soybean growth: A mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.e1011258. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Michèle Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïssia Lelekov‐boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (19), pp.2000694. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids consumption in lactating women in France: The INCA 2 study and evolution of essential fatty acids composition in breast milk from 1997 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate daily intakes of n-3 polyunsaturated fatty acids (PUFA) in the general French population of children (3–10 years) and adolescents (11–17 years): the INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-018-1694-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low inadequate dietary intakes of essential n-3 polyunsaturated fatty acids (PUFA) in pregnant and lactating French women: The INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de consommation en acides gras polyinsaturés de la femme allaitante en France : étude de consommation INCA2 et évolution du contenu en acides gras essentiels du lait maternel de 1997 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.D304. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequacy of n-3 polyunsaturated fatty acid dietary intakes in the general French population of elderly (65 to 79 years old): the INCA 2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.69--74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jarcp.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid dietary intake in the general French population: are the French Agency for Food, Environmental and Occupational Health & Safety (ANSES) national recommendations met?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (11), pp.1966-1973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451600413X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur les apports en acides gras des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Darrigo Dartinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping robust statistics for markovian data. Applications to regenerative R-statistics and L-statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.462-480. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtsa.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Robust Statistics for Markovian Data Applications to Regenerative R- and L-Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.125 - 133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum-volume set approach to dietary risk-benefit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of pesticide mixtures and connection between combined exposure and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.191 - 198. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313 (2-3), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric model for clustering individual co-exposure to pesticides found in the French diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-BA604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438796v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using empirical likelihood to combine data: Application to food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153249v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage model with random release rate for modeling exposure to food contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametrics for Heavy Tailed Distribution Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.367-392. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/08-BA314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation : application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation: Application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete generalized U-statistics for food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (1), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00401.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary exposure of Brazilian consumers to the dithiocarbamate pesticides – a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic assessment of the cumulative acute exposure to organophosphorus and carbamate insecticides in the Brazilian diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 222 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Modelling of the Left Censorship of Analytical Data in Food Risk Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (476), pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/016214506000000573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in modelling dietary exposure to ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030500410281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options to reduce exposure to methyl mercury through the consumption of fish and fishery products by the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory. Application to heavy metals from fish and sea products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (8), pp.1349-1358. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2004.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology to evaluate food exposure to a contaminant and influence of sanitary limits : application to Ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data: some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference for the International Society of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57306-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal deviations of incomplete U-statistics with applications to empirical risk sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data-Mining SDM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Austin, United States. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611972832.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Empirical Likelihood to Combine Data: Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. BIRTHA Conference on Informal Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bristol, United Kingdom. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal approach to U-Statistics for Markovian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-regenerative block-bootstrap for hidden Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEWorkshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regeneration-based runs estimator for the extremal index in the Markov setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the extremal index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Monte Carlo simulations in food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory : application to heavy metals from fish and sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value theory and incomplete u-statistics towards quantitative evaluation of food risk exposure related to some contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’effet du climat sur le développement du maı̈s et évolution de ces relations chez des lignées sélectionnées pour leur date de floraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 30 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data : some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in Nonparametric Statistics, ISNPS 2018, Avignon, Springer Verlag, Berlin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7108-0965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting and modeling of results below the limit of detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine I Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Total Diet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 550 p., 2013, 978-1-4419-7688-8. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7689-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population effects and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 929, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61 p., 2012, Methods in Molecular Biology, 978-1-62703-049-6. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-050-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de censure des données et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des petits risques - la théorie des valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Risques Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des risques : une approche de type Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de correction de biais des estimateurs de type Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques pour l'évaluation du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nanterre - Paris X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Tressou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soybean growth: A mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.e1011258. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Michèle Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïssia Lelekov‐boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (19), pp.2000694. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids consumption in lactating women in France: The INCA 2 study and evolution of essential fatty acids composition in breast milk from 1997 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate daily intakes of n-3 polyunsaturated fatty acids (PUFA) in the general French population of children (3–10 years) and adolescents (11–17 years): the INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-018-1694-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low inadequate dietary intakes of essential n-3 polyunsaturated fatty acids (PUFA) in pregnant and lactating French women: The INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de consommation en acides gras polyinsaturés de la femme allaitante en France : étude de consommation INCA2 et évolution du contenu en acides gras essentiels du lait maternel de 1997 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.D304. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequacy of n-3 polyunsaturated fatty acid dietary intakes in the general French population of elderly (65 to 79 years old): the INCA 2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.69--74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jarcp.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur les apports en acides gras des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Darrigo Dartinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid dietary intake in the general French population: are the French Agency for Food, Environmental and Occupational Health & Safety (ANSES) national recommendations met?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (11), pp.1966-1973. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451600413X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping robust statistics for markovian data. Applications to regenerative R-statistics and L-statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.462-480. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtsa.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Robust Statistics for Markovian Data Applications to Regenerative R- and L-Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of pesticide mixtures and connection between combined exposure and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.191 - 198. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313 (2-3), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum-volume set approach to dietary risk-benefit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.125 - 133. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric model for clustering individual co-exposure to pesticides found in the French diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-BA604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438796v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using empirical likelihood to combine data: Application to food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153249v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage model with random release rate for modeling exposure to food contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametrics for Heavy Tailed Distribution Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.367-392. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/08-BA314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation : application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation: Application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary exposure of Brazilian consumers to the dithiocarbamate pesticides – a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete generalized U-statistics for food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (1), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00401.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic assessment of the cumulative acute exposure to organophosphorus and carbamate insecticides in the Brazilian diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 222 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Modelling of the Left Censorship of Analytical Data in Food Risk Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (476), pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/016214506000000573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in modelling dietary exposure to ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030500410281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options to reduce exposure to methyl mercury through the consumption of fish and fishery products by the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory. Application to heavy metals from fish and sea products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (8), pp.1349-1358. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2004.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology to evaluate food exposure to a contaminant and influence of sanitary limits : application to Ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data: some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference for the International Society of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57306-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal deviations of incomplete U-statistics with applications to empirical risk sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data-Mining SDM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Austin, United States. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611972832.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal approach to U-Statistics for Markovian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Empirical Likelihood to Combine Data: Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. BIRTHA Conference on Informal Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bristol, United Kingdom. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-regenerative block-bootstrap for hidden Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEWorkshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regeneration-based runs estimator for the extremal index in the Markov setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the extremal index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Monte Carlo simulations in food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory : application to heavy metals from fish and sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value theory and incomplete u-statistics towards quantitative evaluation of food risk exposure related to some contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’effet du climat sur le développement du maı̈s et évolution de ces relations chez des lignées sélectionnées pour leur date de floraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 30 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data : some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in Nonparametric Statistics, ISNPS 2018, Avignon, Springer Verlag, Berlin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7108-0965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting and modeling of results below the limit of detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine I Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Total Diet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 550 p., 2013, 978-1-4419-7688-8. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7689-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population effects and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 929, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61 p., 2012, Methods in Molecular Biology, 978-1-62703-049-6. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-050-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de censure des données et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des petits risques - la théorie des valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de correction de biais des estimateurs de type Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Risques Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des risques : une approche de type Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques pour l'évaluation du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nanterre - Paris X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1694-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jarcp.2018.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Guillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600413X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Darrigo Dartinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tressou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2013.03.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q59SWJ8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS807" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Zetlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.06.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H6CLXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438796v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308881v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750903222960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311405v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-009-0081-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBTVH4CJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184755v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP26VLGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00401.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Boon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2006.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8347Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBTZJW0W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000573" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Counil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500410281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC91P15W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2004.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLR8Q9J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5XWLCMJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Zetlaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972832.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemencon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tec-et-doc.com/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2710809656" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aerts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine I Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuerst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4419-7689-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7689-5_16" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH09X9DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/bookseries/7651" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-050-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242337v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1694-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jarcp.2018.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Darrigo Dartinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600413X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tressou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Zetlaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H6CLXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2013.03.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q59SWJ8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438796v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308881v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750903222960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-009-0081-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBTVH4CJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311405v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184755v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP26VLGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Caldas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Boon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2006.04.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8347Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00401.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBTZJW0W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000573" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Counil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500410281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC91P15W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2004.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLR8Q9J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5XWLCMJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972832.3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemencon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278537" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tec-et-doc.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707500v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2710809656" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aerts" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine I Bakker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuerst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4419-7689-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7689-5_16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH09X9DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/bookseries/7651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-050-2_20" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>