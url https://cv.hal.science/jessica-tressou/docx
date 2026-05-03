--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Tressou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soybean growth: A mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.e1011258. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Michèle Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïssia Lelekov‐boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (19), pp.2000694. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids consumption in lactating women in France: The INCA 2 study and evolution of essential fatty acids composition in breast milk from 1997 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate daily intakes of n-3 polyunsaturated fatty acids (PUFA) in the general French population of children (3–10 years) and adolescents (11–17 years): the INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-018-1694-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low inadequate dietary intakes of essential n-3 polyunsaturated fatty acids (PUFA) in pregnant and lactating French women: The INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de consommation en acides gras polyinsaturés de la femme allaitante en France : étude de consommation INCA2 et évolution du contenu en acides gras essentiels du lait maternel de 1997 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.D304. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequacy of n-3 polyunsaturated fatty acid dietary intakes in the general French population of elderly (65 to 79 years old): the INCA 2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.69--74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jarcp.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur les apports en acides gras des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Darrigo Dartinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid dietary intake in the general French population: are the French Agency for Food, Environmental and Occupational Health & Safety (ANSES) national recommendations met?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (11), pp.1966-1973. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451600413X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping robust statistics for markovian data. Applications to regenerative R-statistics and L-statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.462-480. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtsa.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Robust Statistics for Markovian Data Applications to Regenerative R- and L-Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of pesticide mixtures and connection between combined exposure and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.191 - 198. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313 (2-3), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum-volume set approach to dietary risk-benefit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.125 - 133. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric model for clustering individual co-exposure to pesticides found in the French diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-BA604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438796v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using empirical likelihood to combine data: Application to food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153249v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage model with random release rate for modeling exposure to food contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametrics for Heavy Tailed Distribution Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.367-392. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/08-BA314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation : application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation: Application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary exposure of Brazilian consumers to the dithiocarbamate pesticides – a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete generalized U-statistics for food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (1), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00401.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic assessment of the cumulative acute exposure to organophosphorus and carbamate insecticides in the Brazilian diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 222 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Modelling of the Left Censorship of Analytical Data in Food Risk Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (476), pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/016214506000000573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in modelling dietary exposure to ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030500410281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options to reduce exposure to methyl mercury through the consumption of fish and fishery products by the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory. Application to heavy metals from fish and sea products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (8), pp.1349-1358. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2004.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology to evaluate food exposure to a contaminant and influence of sanitary limits : application to Ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data: some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference for the International Society of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57306-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal deviations of incomplete U-statistics with applications to empirical risk sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data-Mining SDM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Austin, United States. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611972832.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal approach to U-Statistics for Markovian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Empirical Likelihood to Combine Data: Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. BIRTHA Conference on Informal Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bristol, United Kingdom. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-regenerative block-bootstrap for hidden Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEWorkshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regeneration-based runs estimator for the extremal index in the Markov setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the extremal index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Monte Carlo simulations in food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory : application to heavy metals from fish and sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value theory and incomplete u-statistics towards quantitative evaluation of food risk exposure related to some contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’effet du climat sur le développement du maı̈s et évolution de ces relations chez des lignées sélectionnées pour leur date de floraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 30 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data : some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in Nonparametric Statistics, ISNPS 2018, Avignon, Springer Verlag, Berlin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7108-0965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting and modeling of results below the limit of detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine I Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Total Diet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 550 p., 2013, 978-1-4419-7688-8. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7689-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population effects and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 929, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61 p., 2012, Methods in Molecular Biology, 978-1-62703-049-6. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-050-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de censure des données et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des petits risques - la théorie des valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de correction de biais des estimateurs de type Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Risques Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des risques : une approche de type Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques pour l'évaluation du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nanterre - Paris X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessica Tressou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soybean growth: A mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.e1011258. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial Triglyceride‐Rich Lipoproteins from Type 2 Diabetic Women Stimulate Platelet Activation Regardless of the Fat Source in the Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Michèle Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïssia Lelekov‐boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (19), pp.2000694. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate daily intakes of n-3 polyunsaturated fatty acids (PUFA) in the general French population of children (3–10 years) and adolescents (11–17 years): the INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-018-1694-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids consumption in lactating women in France: The INCA 2 study and evolution of essential fatty acids composition in breast milk from 1997 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low inadequate dietary intakes of essential n-3 polyunsaturated fatty acids (PUFA) in pregnant and lactating French women: The INCA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de consommation en acides gras polyinsaturés de la femme allaitante en France : étude de consommation INCA2 et évolution du contenu en acides gras essentiels du lait maternel de 1997 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.D304. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequacy of n-3 polyunsaturated fatty acid dietary intakes in the general French population of elderly (65 to 79 years old): the INCA 2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Buaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging Research and Clinical Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.69--74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jarcp.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur les apports en acides gras des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Darrigo Dartinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid dietary intake in the general French population: are the French Agency for Food, Environmental and Occupational Health & Safety (ANSES) national recommendations met?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (11), pp.1966-1973. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451600413X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping robust statistics for markovian data. Applications to regenerative R-statistics and L-statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.462-480. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtsa.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Robust Statistics for Markovian Data Applications to Regenerative R- and L-Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Time Series Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of pesticide mixtures and connection between combined exposure and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.191 - 198. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313 (2-3), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum-volume set approach to dietary risk-benefit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224 - 1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.125 - 133. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for tail and extremal indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-EJS807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric model for clustering individual co-exposure to pesticides found in the French diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-BA604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438796v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a Kinetic Dietary Exposure Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X0800900103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using empirical likelihood to combine data: Application to food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153249v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme values statistics for Markov chains via the (pseudo-) regenerative method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.327-360. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-009-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a dynamic model for dietary contaminant exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750903222960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux risques alimentaires et processus stochastiques : le cas des contaminants chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage model with random release rate for modeling exposure to food contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametrics for Heavy Tailed Distribution Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.367-392. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/08-BA314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation : application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of time as a description parameter in risk characterisation: Application to methyl mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary exposure of Brazilian consumers to the dithiocarbamate pesticides – a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete generalized U-statistics for food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (1), pp.66-71. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00401.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic assessment of the cumulative acute exposure to organophosphorus and carbamate insecticides in the Brazilian diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 222 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Parametric Modelling of the Left Censorship of Analytical Data in Food Risk Exposure Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (476), pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/016214506000000573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in modelling dietary exposure to ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030500410281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options to reduce exposure to methyl mercury through the consumption of fish and fishery products by the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methodology to evaluate food exposure to a contaminant and influence of sanitary limits : application to Ochratoxin A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory. Application to heavy metals from fish and sea products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (8), pp.1349-1358. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2004.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant endemicity based on herbarium data : application to French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Threat Based on Herbarium Data: Application to French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haevermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics - ISPN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salerno, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57306-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data: some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference for the International Society of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal deviations of incomplete U-statistics with applications to empirical risk sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Robbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data-Mining SDM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Austin, United States. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611972832.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal approach to U-Statistics for Markovian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Empirical Likelihood to Combine Data: Application to Food Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. BIRTHA Conference on Informal Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bristol, United Kingdom. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2008.01051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Co-Expositions aux Pesticides : une Approche Bayésienne Nonparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-regenerative block-bootstrap for hidden Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEWorkshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regeneration-based runs estimator for the extremal index in the Markov setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative block-bootstrap confidence intervals for the extremal index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAP 2008 International Workshop on Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque alimentaire et consommation de produits de la mer : évaluation de l'exposition individuelle de long terme au méthylmercure en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Monte Carlo simulations in food risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme value theory and incomplete u-statistics towards quantitative evaluation of food risk exposure related to some contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic exposure assessment to food chemicals based on extreme value theory : application to heavy metals from fish and sea products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’effet du climat sur le développement du maı̈s et évolution de ces relations chez des lignées sélectionnées pour leur date de floraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using decomposed household food acquisitions as inputs of a kinetic dietary exposure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 30 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsampling for big data : some recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Zetlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in Nonparametric Statistics, ISNPS 2018, Avignon, Springer Verlag, Berlin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluation des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7108-0965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting and modeling of results below the limit of detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine I Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Total Diet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 550 p., 2013, 978-1-4419-7688-8. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7689-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population effects and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 929, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61 p., 2012, Methods in Molecular Biology, 978-1-62703-049-6. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-050-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de correction de biais des estimateurs de type Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’approche probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Risques Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des risques : une approche de type Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de censure des données et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec&amp;Doc, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des petits risques - la théorie des valeurs extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques pour l'évaluation du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Nanterre - Paris X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1694-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jarcp.2018.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Darrigo Dartinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600413X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tressou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Zetlaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H6CLXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2013.03.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q59SWJ8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438796v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308881v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750903222960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-009-0081-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBTVH4CJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311405v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184755v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP26VLGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Caldas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Boon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2006.04.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8347Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00401.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBTZJW0W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000573" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Counil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500410281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC91P15W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2004.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLR8Q9J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5XWLCMJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972832.3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemencon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278537" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tec-et-doc.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707500v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2710809656" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aerts" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine I Bakker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuerst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4419-7689-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7689-5_16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH09X9DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/bookseries/7651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-050-2_20" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mich&#232;le Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov&#8208;boissard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000694" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1694-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jarcp.2018.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Darrigo Dartinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600413X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tressou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Zetlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Heraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.06.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H6CLXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2013.03.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q59SWJ8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438796v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA604" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308881v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750903222960" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-009-0081-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBTVH4CJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311405v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139914v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X0800900103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153249v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2008.01051.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91FKMVSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184755v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA314" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP26VLGR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02107145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Caldas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Boon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2006.04.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8347Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00401.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.02.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBTZJW0W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Counil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500410281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2005.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC91P15W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5XWLCMJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2004.03.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLR8Q9J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972832.3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemencon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278537" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255740v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tec-et-doc.com/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2710809656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aerts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine I Bakker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fuerst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4419-7689-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7689-5_16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH09X9DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/bookseries/7651" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-050-2_20" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242336v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>